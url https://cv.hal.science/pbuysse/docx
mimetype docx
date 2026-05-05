--- v0 (2026-03-26)
+++ v1 (2026-05-05)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3030,98 +3030,232 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fifty years of crop residue management have a limited impact on soil heterotrophic respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Schnepf-Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Carnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Malchair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180, pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online fluxes of pesticides over bare soil in France with a PTRMS: results from French the Online-PTR4-Pest study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3170,351 +3304,351 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. 2 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy covariance measurements of CO2 fluxes along an urban-to-rural gradient in the Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bignotti Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Henrique Herig-Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. pp.EGU25-18076, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la variabilité des émissions de N2O par des sols amendés par des PRO : que nous apprennent 10 ans de mesure sur EFELE et Qualiagro ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes agricoles : sources de contaminations atmosphériques ayant des effets sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3523,257 +3657,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Qualité de Air et Santé Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grand Objectif Scientific 3 « Gestion sobre, protection et restauration des ressources air, eau et sol » du Département AgroEcoSystem INRAE, Nov 2024, Saint-Rémy les Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-year eddy covariance CO2 fluxes at short and tall towers in the Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bignotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Herig Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.abstract EGU24-10157, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French ACROSS 2022 campaign – First results from CO2/H2O, energy and VOC fluxes measurements at the Rambouillet tower supersite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3782,861 +3916,861 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.egu23-7568, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Atmospheric and Earth System Research (INAR); University of Helsinki, Atmosphere and Climate Competence Center (ACCC); University of Helsinki, ACTRIS Interim Head Office (Aerosol, Clouds, and Trace Gases Research Infrastructure), May 2022, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term impacts of the summer 2019 heatwave on ecosystem functioning inferred from ICOS flux towers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fléchard Chris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS Science Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrated Carbon Observation System, Sep 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions de composés organiques volatils par des sols amendés par des PRO: évolution saisonnière et lien avec la diversité microbienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetizia Abis,</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
+              <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164725v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanges de Composés Organiques Volatils entre les agrosystèmes et l'atmosphère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+                <w:t xml:space="preserve">Emissions de composés organiques volatils par des sols amendés par des PRO: évolution saisonnière et lien avec la diversité microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetizia Abis,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402)., 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354671v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Échanges de Composés Organiques Volatils entre les agrosystèmes et l'atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402)., 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786054v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of water-table dynamics on the destabilization of soil organic matter in a temperate agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4695,73 +4829,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERENO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of VOC fluxes by Eddy-covariance with a PTR-Qi-TOF-MS over a mature wheat crop near Paris: Evaluation of data quality and uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4783,110 +4917,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic and anthropogenic volatile organic compounds (VOCs): identification, quantification and air quality impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4908,308 +5042,308 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China’s Environmental Protection Market; Environmental Protection Industry Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Hebei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon budget over 12 years in a production crop under temperate climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Ligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of soil drainage conditions on soil heterotrophic respiration along a temperate agricultural hillslope transect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwami Tete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMOM 2015 Soil Interface for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5219,689 +5353,689 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the water budget of an agricultural headwater catchment using flux tower, satellite-based evapotranspiration, and a semi-distributed hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online measurement with Proton Transfer Reaction Mass Spectrometry of two widely used herbicides in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is green waste fertilization in agriculture an important source of VOC? A field study based on PTR-Qi-TOF-MS and eddy covariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International PTR-MS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.EGU24-10015, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073108v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CROP2021 dataset: a unique and consistent dataset to estimate and monitor carbon budget of European croplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fieuzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS science conference 2924</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is green waste fertilization in agriculture an important source of VOC? A field study based on PTR-Qi-TOF-MS and eddy covariance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Liu</w:t>
+                <w:t xml:space="preserve">Online measurement with Proton Transfer Reaction Mass Spectrometry of two widely used herbicides in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armin Hansel; Jürgen Dunkl. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International PTR-MS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Seefeld, Austria. Innsbruck University Press, pp.177-181, 2024, Contributions : 9th International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612087v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of in situ CO2 and CH4 concentrations measurements on-board UAV to monitor surface emissions on a grazed grassland, against ground-based Eddy Covariance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS Science Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Versailles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluxes of biogenic volatile organic compounds in a green oak forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5923,400 +6057,400 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International PTR-MS Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Innsbruck, Austria. , pp.224-227, 2019, 8th International PTR-MS Conference 2019 - Extended Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoterpenes chemical speciation with high time resolution using FastGC/PTR-MS: First results from the COV3ER experiment on Quercus ilexduring summer 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- F. Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un dispositif contrôlé d'émission d'ammoniac à l'échelle de la parcelle agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Palaiseau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Compounds and Secondary Organic Aerosols from Organic Waste Amendments: laboratory and field comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6335,573 +6469,573 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogenic Hydrocarbons and the Atmosphere : Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-annual variability of carbon fluxes at the FR-Gri ICOS crop site as influenced by meteorology and management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chammakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel platform providing services in the measurement of ammonia volatilisation from multiple agronomic plots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth International Aerosol Conference IAC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Louis, Missouri, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds and Secondary Organic Aerosols from laboratory to field comparison;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gonzaga-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Gas Kinetics &amp; Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lille, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural practices on Biogenic Volatile Organic Compound (BVOC) emissions from agricultural crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6960,448 +7094,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogenic Hydrocarbons and the Atmosphere, Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and greenhouse gas balance of the FR-GRI crop site from 2005 to 2014</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gueudet</w:t>
+                <w:t xml:space="preserve">Cover crops do not increase C sequestration in production crops: evidence from 12 years of continuous measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706448v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover crops do not increase C sequestration in production crops: evidence from 12 years of continuous measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+                <w:t xml:space="preserve">Carbon and greenhouse gas balance of the FR-GRI crop site from 2005 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chammakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735435v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compounds sources and sinks in a wheat canopy. Analysis based on combined eddy-covariance fluxes, in-canopy profiles and chamber measurements with a PTR-TOF-Qi-MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Measurements of VOC fluxes by dynamic plant and soil chambers in wheat and maize crop near Paris with a PTR-Qi-TOF-MS: Quantification and response to environmental and physiological drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706449v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of an on-line methodology for measuring volatile organic compounds (VOC) fluxes by eddy-covariance with a PTR-TOF-Qi-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7460,366 +7594,366 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of VOC fluxes by dynamic plant and soil chambers in wheat and maize crop near Paris with a PTR-Qi-TOF-MS: Quantification and response to environmental and physiological drivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Volatile organic compounds sources and sinks in a wheat canopy. Analysis based on combined eddy-covariance fluxes, in-canopy profiles and chamber measurements with a PTR-TOF-Qi-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734062v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil heterothrophic respiration responses to meteorology, soil types and cropping systems in a temperate agricultural watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fléchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil heterotrophic respiration response to meteorology, soil types and cropping systems in a temperate agricultural watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fléchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ICOS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7829,169 +7963,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon soil stock change in an intensive crop field near Paris reveals significant carbon losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Gebleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of CO2 flux quality through wavelet-based Eddy Covariance: a new method for partitioning respiration and photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Herig Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8043,51 +8177,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8097,279 +8231,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques (COVb) par les sols agricoles. DICOV (APR Primequal) : Rôle de la diversité microbienne et de la composition biochimique de la matière organique dans les émissions de COVb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tripied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME. 2020, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques par les écosystèmes gérés - Nouvelles références sur grandes cultures et forêts françaises et effets des pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe. 2018, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8516,51 +8650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Herig Coimbra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110684" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025094018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyi Tu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyong Fang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Gioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107994" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Song" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Muller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kharbouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woodgate" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050833" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.02.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0256-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goffin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carnol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Malchair" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debacq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9739-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLRCZ5P1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201134v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17390" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bignotti Laura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Depuydt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Henrique Herig-Coimbra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18076" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784981v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bignotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10157" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Depuydt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7568" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Abis," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Ligne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Tete" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612087v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- F. Truong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766910v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chammakhi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200517v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gueudet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735435v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706447v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734062v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284244v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284290v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272798v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Herig Coimbra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110684" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025094018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyi Tu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyong Fang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Gioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107994" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Song" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Muller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kharbouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woodgate" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050833" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.02.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0256-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goffin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carnol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Malchair" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debacq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9739-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLRCZ5P1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Schnepf-Kiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.05.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17390" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bignotti Laura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Depuydt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Henrique Herig-Coimbra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18076" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003844v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bignotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Depuydt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7568" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Abis," TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310792v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Ligne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Tete" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073108v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786057v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- F. Truong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chammakhi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735435v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gueudet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734062v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706449v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272798v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>