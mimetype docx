--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -240,295 +240,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Soil Moisture Using Drones: Challenges and Opportunities</w:t>
+                <w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Díaz-Delgado</w:t>
+                <w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Peres</w:t>
+                <w:t xml:space="preserve">Yannick Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Christoph Häni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 94 (1), pp.18. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/engproc2025094018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223586v1</w:t>
+                <w:t xml:space="preserve">hal-05385764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t>
+                <w:t xml:space="preserve">Mapping Soil Moisture Using Drones: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t>
+                <w:t xml:space="preserve">Ricardo Díaz-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Flechard</w:t>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fauvel</w:t>
+                <w:t xml:space="preserve">Thibaut Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Häni</w:t>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t>
+              <w:t xml:space="preserve">Engineering Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/engproc2025094018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385764v1</w:t>
+                <w:t xml:space="preserve">hal-05223586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First online field measurements of chlorothalonil volatilisation using proton transfer mass spectrometry and inverse modelling</w:t>
               </w:r>
@@ -1044,295 +1044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global maps of soil temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile organic compound fluxes over a winter wheat field by PTR-Qi-TOF-MS and eddy covariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+                <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16060⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.2817-2842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-2817-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518443v1</w:t>
+                <w:t xml:space="preserve">hal-03607351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compound fluxes over a winter wheat field by PTR-Qi-TOF-MS and eddy covariance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Global maps of soil temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van den Hoogen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Aalto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (4), pp.2817-2842. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (9), pp.3110-3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-22-2817-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607351v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of senescence on biogenic volatile organic compound fluxes in wheat plants</w:t>
               </w:r>
@@ -1446,1237 +1446,1237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Table Dynamics Control Carbon Losses from the Destabilization of Soil Organic Matter in a Small, Lowland Agricultural Catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monoterpene Chemical Speciation with High Time Resolution Using a FastGC/PTR-MS: Results from the COV3ER Experiment on Quercus ilex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Felix Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Denis</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/soilsystems4010002⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429443v1</w:t>
+                <w:t xml:space="preserve">hal-02902980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+                <w:t xml:space="preserve">The FLUXNET2015 dataset and the ONEFlux processing pipeline for eddy covariance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Pastorello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Carlo Trotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Truong</w:t>
+                <w:t xml:space="preserve">Eleonora Canfora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Housen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baisnée</w:t>
+                <w:t xml:space="preserve">Danielle Christianson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-0534-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02967485v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forests buffer thermal fluctuation better than non-forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Décuq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+                <w:t xml:space="preserve">Hua Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyi Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyong Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Gioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 288-289, pp.107994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903498v1</w:t>
+                <w:t xml:space="preserve">hal-02904415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpene Chemical Speciation with High Time Resolution Using a FastGC/PTR-MS: Results from the COV3ER Experiment on Quercus ilex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+                <w:t xml:space="preserve">Validation of Space-based albedo products from upscaled tower-based measurements over Heterogeneous and Homogeneous landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Peter Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Kharbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Woodgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11070690⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12050833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902980v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FLUXNET2015 dataset and the ONEFlux processing pipeline for eddy covariance data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danielle Christianson</w:t>
+                <w:t xml:space="preserve">Water Table Dynamics Control Carbon Losses from the Destabilization of Soil Organic Matter in a Small, Lowland Agricultural Catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-0534-3⟩</w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems4010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03778635v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forests buffer thermal fluctuation better than non-forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107994⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904415v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Space-based albedo products from upscaled tower-based measurements over Heterogeneous and Homogeneous landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Song</w:t>
+                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Peter Muller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Woodgate</w:t>
+                <w:t xml:space="preserve">Dominique Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (5), pp.833. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 712, pp.135598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12050833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948750v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque « Agriculture et qualité de l'air »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/70366⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619937v1</w:t>
+                <w:t xml:space="preserve">hal-02352509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+                <w:t xml:space="preserve">Colloque « Agriculture et qualité de l'air »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 214, 16 p. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.31-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/70366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352509v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved methodology to quantify the temperature sensitivity of the soil heterotrophic respiration in croplands</w:t>
               </w:r>
@@ -2796,77 +2796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of water regime and land-use on soil CO2 efflux in a small temperate agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2907,307 +2907,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term temperature impact on soil heterotrophic respiration in limed agricultural soil samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fifty years of crop residue management have a limited impact on soil heterotrophic respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Goffin</w:t>
+                <w:t xml:space="preserve">Anne-Caroline Schnepf-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Carnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Malchair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Debacq</w:t>
+                <w:t xml:space="preserve">Christian Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112 (1-3), pp.441 - 455. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180, pp.102-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-012-9739-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268180v1</w:t>
+                <w:t xml:space="preserve">hal-05562693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifty years of crop residue management have a limited impact on soil heterotrophic respiration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Short-term temperature impact on soil heterotrophic respiration in limed agricultural soil samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Carnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Malchair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Caroline Schnepf-Kiss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Roisin</w:t>
+                <w:t xml:space="preserve">Alain Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1-3), pp.441 - 455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-012-9739-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.05.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05562693v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3219,338 +3219,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online fluxes of pesticides over bare soil in France with a PTRMS: results from French the Online-PTR4-Pest study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Eddy covariance measurements of CO2 fluxes along an urban-to-rural gradient in the Paris area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bignotti Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Depuydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Henrique Herig-Coimbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. 2 p., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17390⟩</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. pp.EGU25-18076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201134v1</w:t>
+                <w:t xml:space="preserve">hal-05540243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy covariance measurements of CO2 fluxes along an urban-to-rural gradient in the Paris area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anais Feron</w:t>
+                <w:t xml:space="preserve">Online fluxes of pesticides over bare soil in France with a PTRMS: results from French the Online-PTR4-Pest study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. pp.EGU25-18076, </w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. 2 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540243v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la variabilité des émissions de N2O par des sols amendés par des PRO : que nous apprennent 10 ans de mesure sur EFELE et Qualiagro ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,64 +3618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes agricoles : sources de contaminations atmosphériques ayant des effets sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3756,90 +3756,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-year eddy covariance CO2 fluxes at short and tall towers in the Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bignotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Herig Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.abstract EGU24-10157, </w:t>
@@ -3877,90 +3877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French ACROSS 2022 campaign – First results from CO2/H2O, energy and VOC fluxes measurements at the Rambouillet tower supersite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4184,64 +4184,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Atmospheric and Earth System Research (INAR); University of Helsinki, Atmosphere and Climate Competence Center (ACCC); University of Helsinki, ACTRIS Interim Head Office (Aerosol, Clouds, and Trace Gases Research Infrastructure), May 2022, Virtual Conference, France</w:t>
@@ -4270,51 +4270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term impacts of the summer 2019 heatwave on ecosystem functioning inferred from ICOS flux towers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fléchard Chris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4421,51 +4421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4559,51 +4559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Abis,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4658,51 +4658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges de Composés Organiques Volatils entre les agrosystèmes et l'atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4740,103 +4740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of water-table dynamics on the destabilization of soil organic matter in a temperate agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERENO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, France</w:t>
@@ -4859,402 +4859,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of VOC fluxes by Eddy-covariance with a PTR-Qi-TOF-MS over a mature wheat crop near Paris: Evaluation of data quality and uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biogenic and anthropogenic volatile organic compounds (VOCs): identification, quantification and air quality impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">China’s Environmental Protection Market; Environmental Protection Industry Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Hebei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736167v1</w:t>
+                <w:t xml:space="preserve">hal-01707556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic and anthropogenic volatile organic compounds (VOCs): identification, quantification and air quality impact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Carbon budget over 12 years in a production crop under temperate climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China’s Environmental Protection Market; Environmental Protection Industry Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Hebei, China</w:t>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707556v1</w:t>
+                <w:t xml:space="preserve">hal-02735436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon budget over 12 years in a production crop under temperate climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Measurements of VOC fluxes by Eddy-covariance with a PTR-Qi-TOF-MS over a mature wheat crop near Paris: Evaluation of data quality and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735436v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of soil drainage conditions on soil heterotrophic respiration along a temperate agricultural hillslope transect</w:t>
               </w:r>
@@ -5266,51 +5266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwami Tete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMOM 2015 Soil Interface for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5367,64 +5367,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the water budget of an agricultural headwater catchment using flux tower, satellite-based evapotranspiration, and a semi-distributed hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,90 +5505,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is green waste fertilization in agriculture an important source of VOC? A field study based on PTR-Qi-TOF-MS and eddy covariance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.EGU24-10015, 2024, </w:t>
@@ -5777,77 +5777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armin Hansel; Jürgen Dunkl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International PTR-MS Conference</w:t>
@@ -6018,51 +6018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluxes of biogenic volatile organic compounds in a green oak forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6255,77 +6255,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un dispositif contrôlé d'émission d'ammoniac à l'échelle de la parcelle agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,846 +6374,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Organic Compounds and Secondary Organic Aerosols from Organic Waste Amendments: laboratory and field comparison</w:t>
+                <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+                <w:t xml:space="preserve">Corentin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogenic Hydrocarbons and the Atmosphere : Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland. 2018</w:t>
+              <w:t xml:space="preserve">Xth International Aerosol Conference IAC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint Louis, Missouri, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766910v1</w:t>
+                <w:t xml:space="preserve">hal-04735971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-annual variability of carbon fluxes at the FR-Gri ICOS crop site as influenced by meteorology and management.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Chammakhi</w:t>
+                <w:t xml:space="preserve">Volatile organic compounds and Secondary Organic Aerosols from laboratory to field comparison;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mascher</w:t>
+                <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Durand</w:t>
+                <w:t xml:space="preserve">C. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gonzaga-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Gas Kinetics &amp; Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lille, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604687v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel platform providing services in the measurement of ammonia volatilisation from multiple agronomic plots.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-annual variability of carbon fluxes at the FR-Gri ICOS crop site as influenced by meteorology and management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Esnault</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chammakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826836v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A novel platform providing services in the measurement of ammonia volatilisation from multiple agronomic plots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Voylokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Aerosol Conference IAC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint Louis, Missouri, United States. , 2018</w:t>
+              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735971v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compounds and Secondary Organic Aerosols from laboratory to field comparison;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of agricultural practices on Biogenic Volatile Organic Compound (BVOC) emissions from agricultural crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Gonzaga-Gomez</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Gas Kinetics &amp; Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lille, France. 2018</w:t>
+              <w:t xml:space="preserve">Biogenic Hydrocarbons and the Atmosphere, Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200517v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural practices on Biogenic Volatile Organic Compound (BVOC) emissions from agricultural crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile Organic Compounds and Secondary Organic Aerosols from Organic Waste Amendments: laboratory and field comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogenic Hydrocarbons and the Atmosphere, Gordon Research Conference</w:t>
+              <w:t xml:space="preserve">Biogenic Hydrocarbons and the Atmosphere : Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200497v1</w:t>
+                <w:t xml:space="preserve">hal-04766910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover crops do not increase C sequestration in production crops: evidence from 12 years of continuous measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Ligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7268,77 +7268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and greenhouse gas balance of the FR-GRI crop site from 2005 to 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chammakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7374,234 +7374,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of VOC fluxes by dynamic plant and soil chambers in wheat and maize crop near Paris with a PTR-Qi-TOF-MS: Quantification and response to environmental and physiological drivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Volatile organic compounds sources and sinks in a wheat canopy. Analysis based on combined eddy-covariance fluxes, in-canopy profiles and chamber measurements with a PTR-TOF-Qi-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734062v1</w:t>
+                <w:t xml:space="preserve">hal-01706449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of an on-line methodology for measuring volatile organic compounds (VOC) fluxes by eddy-covariance with a PTR-TOF-Qi-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
@@ -7624,182 +7624,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compounds sources and sinks in a wheat canopy. Analysis based on combined eddy-covariance fluxes, in-canopy profiles and chamber measurements with a PTR-TOF-Qi-MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Measurements of VOC fluxes by dynamic plant and soil chambers in wheat and maize crop near Paris with a PTR-Qi-TOF-MS: Quantification and response to environmental and physiological drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706449v1</w:t>
+                <w:t xml:space="preserve">hal-02734062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil heterothrophic respiration responses to meteorology, soil types and cropping systems in a temperate agricultural watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7850,51 +7850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil heterotrophic respiration response to meteorology, soil types and cropping systems in a temperate agricultural watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8016,51 +8016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Gebleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8376,51 +8376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques par les écosystèmes gérés - Nouvelles références sur grandes cultures et forêts françaises et effets des pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8650,51 +8650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Herig Coimbra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110684" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025094018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyi Tu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyong Fang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Gioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107994" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Song" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Muller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kharbouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woodgate" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050833" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.02.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0256-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goffin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carnol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Malchair" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debacq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9739-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLRCZ5P1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Schnepf-Kiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.05.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17390" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bignotti Laura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Depuydt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Henrique Herig-Coimbra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18076" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003844v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bignotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Depuydt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7568" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Abis," TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310792v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Ligne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Tete" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073108v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786057v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- F. Truong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chammakhi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735435v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gueudet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734062v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706449v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272798v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Herig Coimbra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110684" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025094018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Lin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyi Tu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyong Fang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Gioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107994" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Song" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kharbouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woodgate" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050833" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.02.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0256-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Schnepf-Kiss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carnol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Malchair" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roisin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goffin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debacq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9739-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLRCZ5P1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bignotti Laura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Depuydt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Henrique Herig-Coimbra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18076" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17390" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003844v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bignotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Depuydt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7568" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Abis," TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310792v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707556v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Ligne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Tete" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073108v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786057v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- F. Truong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200517v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chammakhi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766910v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735435v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gueudet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706449v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272798v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>