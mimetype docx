--- v0 (2026-03-17)
+++ v1 (2026-05-08)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -382,743 +382,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Decision Model for Classifying Learners : the case of Massive Online Open Courses (MOOCs)</w:t>
+                <w:t xml:space="preserve">Multidimensional Decision Model for Classifying Learners: the case of Massive Online Open Courses (MOOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Brigui-Chtioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Decision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (2), pp.170-188. </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12460125.2017.1252235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311912v1</w:t>
+                <w:t xml:space="preserve">hal-01391011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Decision Model for Classifying Learners: the case of Massive Online Open Courses (MOOCs)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description automatique de dynamiques de groupes dans des simulations à base d'agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Gil-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12460125.2017.1252235⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.739-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIA.27.739-764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391011v1</w:t>
+                <w:t xml:space="preserve">hal-00927587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description automatique de dynamiques de groupes dans des simulations à base d'agents</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Refounding of Activity Concept ? Towards a Federative Paradigm for Modeling and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard P. Zeigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coquillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (2), pp.156-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0037549712457852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIA.27.739-764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00927587v1</w:t>
+                <w:t xml:space="preserve">hal-00738218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refounding of Activity Concept ? Towards a Federative Paradigm for Modeling and Simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated observation of multi-agent based simulations: a statistical analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Gil-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.62--86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0037549712457852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00738218v1</w:t>
+                <w:t xml:space="preserve">hal-00738384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated observation of multi-agent based simulations: a statistical analysis approach</w:t>
+                <w:t xml:space="preserve">Searching Pareto-optimal solutions for the problem of forming and restructuring coalitions in multi-agents systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiao Zhou</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.7-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10726-009-9183-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738384v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00370430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching Pareto-optimal solutions for the problem of forming and restructuring coalitions in multi-agents systems</w:t>
+                <w:t xml:space="preserve">Méthode Pareto-optimale de formation et de restructuration dynamique de coalitions d'agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...115 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17 (4), pp.655-685. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.17.655-685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.17.655-685⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1128,2380 +1037,2380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JoLA: Job Landscape Aware Job Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solal Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solal Nathan</w:t>
+                <w:t xml:space="preserve">Guillaume Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bied</w:t>
+                <w:t xml:space="preserve">Elia Pérennès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RecSys in HR 2025 - The 5th Workshop on Recommender Systems for Human Resources, in conjunction with the 19th ACM Conference on Recommender Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toine Bogers; Mesut Kaya; Chris Johnson; Jens-Joris Decorte; Guillaume Bied, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Impact of Pesticide Exposure on Child Health using Large-Scale Data Integration and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriaque Rousselot</w:t>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Allais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Caillou</w:t>
+                <w:t xml:space="preserve">Julia Mink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 2024 - Qualité de l’Air, Agriculture et Santé Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Saint-Rémy-lès-Chevreuses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting the Black Box: Conceptual Interpretation of a Deep Neural Net with Multi-Modal Embeddings and Multi-Criteria Decision Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Atienza</w:t>
+                <w:t xml:space="preserve">Roman Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI 2024, 33rd International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea. pp.3669-3678, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2024/406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Job Recommendation for All</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Using Data from job seekers, job offers and past hirings to learn a Job Recommender System: the VADORE Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Perennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Perennes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Hoffmann</w:t>
+                <w:t xml:space="preserve">Christophe Gaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2023 - The 32nd International Joint Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AI for HR and Public Employment Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245528v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness in job recommendations: estimating, explaining, and reducing gender gaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Toward Job Recommendation for All</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solal Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Perennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEQUITAS 2023 - First AEQUITAS Workshop on Fairness and Bias in AI | co-located with ECAI 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI 2023 - The 32nd International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Macau, China. pp.5906-5914, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2023/655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438512v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Data from job seekers, job offers and past hirings to learn a Job Recommender System: the VADORE Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Fairness in job recommendations: estimating, explaining, and reducing gender gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Perennes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI for HR and Public Employment Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">AEQUITAS 2023 - First AEQUITAS Workshop on Fairness and Bias in AI | co-located with ECAI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025000v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender fairness in job recommendation: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI for HR and Public Employment Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECTO : REcommandation diminuant la Congestion par Transport Optimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Perennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Naya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APIA 2023 - 9ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle; ICube-laboratoire des sciences de l'ingénieur, de l'informatique et de l'imagerie, Jul 2023, Strasbourg, France. pp.89-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommender system in a non-stationary context: recommending job ads in pandemic times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Pérennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Alfonso Naya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEAST workshop ECML-PKDD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative Strategies for Multicriteria Auctions: an Empirical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Brigui-Chtioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Information Systems and Management Science (ISMS 2021). LNNS vol 521, SpringerLink</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Msida, Malta. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-13150-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing labor market recommender systems: the importance of job seeker preferences and competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Alfonso Naya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. IDSC of IZA Workshop: Matching Workers and Jobs Online - New Developments and Opportunities for Social Science and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards causal modeling of nutritional outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Gasnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Causal Analysis Workshop Series (CAWS) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, online, United States. pp.5-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion-Avoiding Job Recommendation with Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Perennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Alfonso Naya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEAST workshop ECML-PKDD 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconspicuous digital labor and online quality valuations: The case of a French restaurant booking and rating platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caillou</w:t>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+                <w:t xml:space="preserve">Elise Penalva-Icher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Penalva-Icher</w:t>
+                <w:t xml:space="preserve">J. Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Reshap Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From online quality valuations to a new division of labor: how platforms transform value creation in the restaurant industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caillou</w:t>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+                <w:t xml:space="preserve">Elise Penalva-Icher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Penalva-Icher</w:t>
+                <w:t xml:space="preserve">J. Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Travail et Emploi à l’ère du capitalisme de Plateforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A situated BDI agent architecture for the GAMA modelling and simulation platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
+                <w:t xml:space="preserve">Intelligent Digital Learning: Agent-Based Recommender System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Brigui-Chtioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Multi-Agent-Based Simulation (MABS 2016) at AAMAS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMLC 2017 - 9th International Conference on Machine Learning and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3055635.3056592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690132v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Digital Learning: Agent-Based Recommender System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imène Brigui-Chtioui</w:t>
+                <w:t xml:space="preserve">A situated BDI agent architecture for the GAMA modelling and simulation platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+                <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMLC 2017 - 9th International Conference on Machine Learning and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Workshop on Multi-Agent-Based Simulation (MABS 2016) at AAMAS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapore, Singapore. pp. 3-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680527v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Modelling for Collaborative Filtering: Application to Job Applicant Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAI 2017 - 29th IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.1226-1233, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2017.00186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BDI agent architecture for the GAMA modeling and simulation platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MABS 2016 - 17th International Workshop on Multi-Agent-Based Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Singapour, Singapore. 155 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67477-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching Jobs and Resumes: a Deep Collaborative Filtering Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3516,285 +3425,285 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GCAI 2016 - 2nd Global Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Anytime pour l'ajustement de l'incrément dans les enchères multicritères automatisées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imène Brigui-Chtioui</w:t>
+                <w:t xml:space="preserve">A Socio-cognitive Approach to Personality: Machine-learned Game Strategies as Cues of Regulatory Focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Faur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Pinson</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Xi'an, China. pp.581-587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACII.2015.7344628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163019v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socio-cognitive Approach to Personality: Machine-learned Game Strategies as Cues of Regulatory Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Faur</w:t>
+                <w:t xml:space="preserve">Approche Anytime pour l'ajustement de l'incrément dans les enchères multicritères automatisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Brigui-Chtioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celine Clavel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.153-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216540v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple-to-use BDI architecture for Agent-based Modeling and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3803,119 +3712,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Quang Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eleventh Conference of the European Social Simulation Association (ESSA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing Modelers with a Simple Yet Rich Tool to Define Cognitive Agents with the GAMA Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3937,133 +3846,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgais Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems (CCS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAMA: multi-level and complex environment for agent-based models and simulations (demonstration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,100 +4004,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international conference on Autonomous agents and multi-agent systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, United States. pp.1361-1362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAMA: A Spatially Explicit, Multi-level, Agent-Based Modeling and Simulation Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,100 +4129,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practical Applications of Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Spain. pp.271-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAMA: multi-level and complex environment for agent-based models and simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAMA: a spatially explicit, multi-level, agent-based modeling and simulation platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4329,125 +4238,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS '13: 12th International conference on Autonomous Agents and Multi-Agent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5555/2484920.2485225⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems PAAMS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Salamanque, Spain. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38073-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749393v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAMA: a spatially explicit, multi-level, agent-based modeling and simulation platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAMA: multi-level and complex environment for agent-based models and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,1252 +4372,1252 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems PAAMS 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38073-0_25⟩</w:t>
+              <w:t xml:space="preserve">AAMAS '13: 12th International conference on Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sain-Paul, United States. pp.1361-1362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/2484920.2485225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749621v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BDI agent architecture for the GAMA modeling and simulation platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MABS 2016 Multi-Agent-Based Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Singapore, Singapore. 10 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-61499-254-7-395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description automatique de dynamiques de groupes dans des simulations à base d'agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Gil-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Honfleur, France. pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimAnalyzer: automated description of groups dynamics in agent-based simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Gil-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1353-1354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pôles de compétitivité français en fonction de leur contexte initial dʼémergence : essai de caractérisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Referral hiring and labor markets: a computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie-Pauline Gallié</w:t>
+                <w:t xml:space="preserve">Zach Lewkovicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Mérindol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Weil</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Kant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoReg 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Economics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. pp.15-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21108-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653036v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00579625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referral hiring and labor markets: a computational study</w:t>
+                <w:t xml:space="preserve">Les pôles de compétitivité français en fonction de leur contexte initial dʼémergence : essai de caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Thiriot</w:t>
+                <w:t xml:space="preserve">Emilie-Pauline Gallié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zach Lewkovicz</w:t>
+                <w:t xml:space="preserve">Valérie Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Kant</w:t>
+                <w:t xml:space="preserve">Thierry Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Economics 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EvoReg 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00579625v1</w:t>
+                <w:t xml:space="preserve">hal-00653036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How detailed should social networks be for labor market's models ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zach Lewkovicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNAMAS@AISB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00579620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et typologie du contexte initial des pôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie-Pauline Gallié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrés de l'Académie de l'entrepreneuriat et de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated observation of complex systems simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Gil-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V2CS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Multi-Agent Simulation Generation and Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Calcutta, India. pp.398-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00545253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération et analyse automatique de simulations multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSMA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00545251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Rungis Wholesale Market: Lessons on the Calibration, Validation and Usage of a Cognitive Agent-Based Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Buyer-Supplier Strategies on Uncertain Markets? A Multi-Agents Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Curchod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Baptista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAT 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Strategic Managemtn Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00429616v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00380540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Buyer-Supplier Strategies on Uncertain Markets? A Multi-Agents Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of the Rungis Wholesale Market: Lessons on the Calibration, Validation and Usage of a Cognitive Agent-Based Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Curchod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Baptista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Managemtn Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Milano, Italy. pp.70-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00380540v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00429616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pride and Prejudice on a Centralized Academic Labor Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5724,1182 +5633,1182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Economics 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00380541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent Model Using Polychronous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Netto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colibri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bento Gonçalves, Brazil. pp.76-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00393065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a Centralized Academic Labour Market: Efficiency and Fairness</w:t>
+                <w:t xml:space="preserve">Multi-agent Based simulation for Decision-Making: an application to Rungis food market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Curchod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">GDN 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Coimbra, Portugal. pp.193-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00319072v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00288111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent Based simulation for Decision-Making: an application to Rungis food market</w:t>
+                <w:t xml:space="preserve">Modelling a Centralized Academic Labour Market: Efficiency and Fairness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corentin Curchod</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDN 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Coimbra, Portugal. pp.193-194</w:t>
+              <w:t xml:space="preserve">ECCS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00288111v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00319072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economy-driven Shaping of Social Networks and Emerging Class Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Economics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Palerme, Italy. pp.195-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00166089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prêts bilatéraux et réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and learning in Social and Human Sciences MASHS 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00167459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiation protocols and dynamic social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Agents for modeling Complex Systems (MA4CS'07) Satellite Workshop of the European Conference on Complex Systems (ECCS'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00167465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données symboliques et graphe de connaissances d'un agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Diday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, paris, France. pp.643-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00292386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Consensuelle de Formation de Coalitions Multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Slodzian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2004 - 14ème congrès francophone de reconnaissance des formes et intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.979-988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agreements without Disagreements: A Coalition Formation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2004 - 16th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Valencia, Spain. pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement heuristique réflexif dans un agent temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNMR'03 - 3èmes Journées Nationales sur les Modèles de Raisonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France. pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte et utilisation efficace de nouveaux concepts et heuristiques: proposition d’un modèle d’agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Laval, France. pp.223-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Agent Method for Forming and Dynamic Restructuring of Pareto Optimal Coalitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multi-Agent Systems (AAMAS 02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bologna, Italy. pp.1074-1081</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00166072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des données boursières à l'aide de l'analyse de données symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Diday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Nantes, France. pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6909,392 +6818,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide Aerial Concentration : Estimations Toward Population Health Impact Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriaque Rousselot</w:t>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Allais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Caillou</w:t>
+                <w:t xml:space="preserve">Julia Mink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering for Health Annual Forum 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Pesticide Exposure on Population Health Using Large-Scale Data Integration and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriaque Rousselot</w:t>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Allais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Caillou</w:t>
+                <w:t xml:space="preserve">Julia Mink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E4H Annual Forum 2024 - Engineering for Health Annual Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeded Influencer Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bressan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Caillou</w:t>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Barzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data Business Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7304,235 +7213,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits de travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diviyan Kalainathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diviyan Kalainathan</w:t>
+                <w:t xml:space="preserve">Olivier Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Goudet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines; Note n. 19 de La Fabrique de l'Industrie, 2017, 978-2-35671-486-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts et modèles de recherche de solutions optimales au problème de formation et de restructuration dynamique de coalitions d'agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Aknine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.30, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7542,310 +7451,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie au travail et santé économique des entreprises : étude des causalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diviyan Kalainathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diviyan Kalainathan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.57-77, 2019, 978-2-35671-544-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Functional Causal Models with Generative Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diviyan Kalainathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez-Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explainable and Interpretable Models in Computer Vision and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, Springer Series on Challenges in Machine Learning, 978-3-319-98131-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-98131-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple-to-use BDI architecture for agent-based modeling and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7854,276 +7763,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Quang Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Social Simulation 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13 p., 2017, Advances in Intelligent Systems and Computing, 978-3-319-47252-2. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing AG</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47253-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Complex Models in NetLogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent-based Spatial Simulation with NetLogo, Volume 2 Advanced Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2016, 9781785481574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-157-4.50006-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de modèles agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8151,172 +8060,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation spatiale à base d’agents avec NetLogo 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.49, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based Model Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilleau Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent-based Spatial Simulation with NetLogo - Volume 1 Introduction and Bases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE Press - Elsevier, pp.125-181, 2015, Volume 1: Introduction and Bases, 978-1-78548-055-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-055-3.50004-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8326,143 +8235,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions objectives de travail et ressenti des individus : le rôle du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diviyan Kalainathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diviyan Kalainathan</w:t>
+                <w:t xml:space="preserve">Olivier Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Goudet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8472,51 +8381,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartolabe, un système d’information par apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8564,51 +8473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8618,134 +8527,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des pôles de compétitivité basée sur leurs caractéristiques « héritées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie-Pauline Gallié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8755,100 +8664,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle ARCO : Apprentissages multiples et Raisonnement réflexif sur des Connaissances hOmogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Paris Dauphine, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02016467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8858,51 +8767,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartolabe-visu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8911,117 +8820,117 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Sebag</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Hande Gözükan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hande Gözükan</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b6e26b967f0056d9933baad4cb94136678123e50;origin=https://gitlab.inria.fr/cartolabe/cartolabe-visu.git;visit=swh:1:snp:22a1dc08954a7534bdb1cb6efe90aceb742cb409;anchor=swh:1:rev:1578dbe49772534ef5681a72fbd2a1973eabaef4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9168,51 +9077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Renault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3033401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01975984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Nghi Huynh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-018-00339-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Brigui-Chtioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2017.1252235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.739-764" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Zeigler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712457852" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-009-9183-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.17.655-685" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1730CBFE515BE4B7D2F0A4EFA5DA1E355ECA852D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Nathan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bied" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia P&#233;renn&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;pon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mink" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Atienza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/406" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Perennes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoffmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/655" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04438512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaillac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04025000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04025006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Naya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia P&#233;rennes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Naya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13150-9_16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540319v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Gasnikova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3055635.3056592" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00186" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67477-3_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344628" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Quang Truong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgais Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Amouroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2484920.2485225" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_25" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-254-7-395" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rindol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thiriot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Lewkovicz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21108-9_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429616v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Curchod" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Baptista" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.129" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393065v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Monteiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Netto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166089v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Slodzian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03994922v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03994911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04000912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barzic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diviyan Kalainathan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649153v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Paz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98131-4_3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391790.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47253-9_2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50006-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216207v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilleau Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-055-3.50004-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01742592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248104v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988443v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02016467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417569v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sebag" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b6e26b967f0056d9933baad4cb94136678123e50;origin=https://gitlab.inria.fr/cartolabe/cartolabe-visu.git;visit=swh:1:snp:22a1dc08954a7534bdb1cb6efe90aceb742cb409;anchor=swh:1:rev:1578dbe49772534ef5681a72fbd2a1973eabaef4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Renault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3033401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01975984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Nghi Huynh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-018-00339-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Brigui-Chtioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2017.1252235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.739-764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Zeigler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712457852" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-009-9183-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.17.655-685" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1730CBFE515BE4B7D2F0A4EFA5DA1E355ECA852D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Nathan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bied" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia P&#233;renn&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;pon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991175v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mink" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Atienza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/406" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04025000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Perennes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaillac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoffmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/655" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04438512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04025006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Naya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia P&#233;rennes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Naya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13150-9_16" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Gasnikova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3055635.3056592" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00186" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67477-3_1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344628" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Quang Truong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgais Mathieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834498v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Amouroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_25" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2484920.2485225" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-254-7-395" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thiriot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Lewkovicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21108-9_2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rindol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644639v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Curchod" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Baptista" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429616v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.129" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Monteiro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Netto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288111v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166089v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167459v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Slodzian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03994922v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03994911v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04000912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barzic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diviyan Kalainathan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Paz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98131-4_3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391790.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47253-9_2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50006-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216207v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402063v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilleau Nicolas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-055-3.50004-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01742592v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988443v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02016467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417569v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sebag" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b6e26b967f0056d9933baad4cb94136678123e50;origin=https://gitlab.inria.fr/cartolabe/cartolabe-visu.git;visit=swh:1:snp:22a1dc08954a7534bdb1cb6efe90aceb742cb409;anchor=swh:1:rev:1578dbe49772534ef5681a72fbd2a1973eabaef4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>