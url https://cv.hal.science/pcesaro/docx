--- v0 (2026-05-01)
+++ v1 (2026-05-22)
@@ -593,209 +593,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser les frontières entre le son et l’image</w:t>
+                <w:t xml:space="preserve">« Voilà, on commence. Alors vous allez dire la première question ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo de Falco</w:t>
+                <w:t xml:space="preserve">Renaud Chantraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Documentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 32 (1), pp.85-92. </w:t>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 bis (hors-série), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/docu.032.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.11774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849107v1</w:t>
+                <w:t xml:space="preserve">hal-03849103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Voilà, on commence. Alors vous allez dire la première question ? »</w:t>
+                <w:t xml:space="preserve">Dépasser les frontières entre le son et l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Chantraine</w:t>
+                <w:t xml:space="preserve">Jacopo de Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 bis (hors-série), </w:t>
+              <w:t xml:space="preserve">La Revue Documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 32 (1), pp.85-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.11774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/docu.032.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849103v1</w:t>
+                <w:t xml:space="preserve">hal-03849107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord Paradis, un film improbable dans la carrière de Christophe Lamotte. Et un support improbable dans la formation à l’enquête de terrain en sciences sociales ?</w:t>
               </w:r>
@@ -1034,282 +1034,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03178326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler la réflexion à partir d'images de fiction. Une nouvelle forme de science publique ou d'art public ?</w:t>
+                <w:t xml:space="preserve">Suscitar a palavra a partir de imagens de ficção: uma questão de ciência pública ou de arte pública?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Lusófona de Estudos Culturais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Arte pública para a comunicação turística, 7 (1), pp.243-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21814/rlec.2213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02491537v1</w:t>
+                <w:t xml:space="preserve">halshs-02885054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suscitar a palavra a partir de imagens de ficção: uma questão de ciência pública ou de arte pública?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ressources de la fiction pour l’entretien. Ou comment limiter le risque d’imposer aux enquêtés un questionnement qui leur soit étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cesaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Lusófona de Estudos Culturais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.415-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21814/rlec.2213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02885054v1</w:t>
+                <w:t xml:space="preserve">halshs-03045573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources de la fiction pour l’entretien. Ou comment limiter le risque d’imposer aux enquêtés un questionnement qui leur soit étranger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimuler la réflexion à partir d'images de fiction. Une nouvelle forme de science publique ou d'art public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cesaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cesaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.415-432</w:t>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Recherche culturelle et sciences participatives, 140, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03045573v1</w:t>
+                <w:t xml:space="preserve">halshs-02491537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising the word from images of fiction: a matter of public science or public art?</w:t>
               </w:r>
@@ -1331,51 +1331,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Lusófona de Estudos Culturais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Arte pública para a comunicação turística, 7 (1), pp.243-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21814/rlec.2213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02884317v1</w:t>
@@ -2021,234 +2021,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment échapper à l’imposition de problématique dans l’enquête sociologique par entretiens ? Les ressources de la vidéo-élicitation à partir d’images de fiction</w:t>
+                <w:t xml:space="preserve">Des feuilletons soutenus par des ministères : une télévision de divertissement pour une politique d'édification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Javier Herrero y Milena Trenta. </w:t>
+              <w:t xml:space="preserve">Bernard Papin, Myriam Tsikounas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actas del X Congreso Internacional Latina de Comunicación Social. Conferencia Métodos visuales y metodologías en las investigaciones sobre comunicación</w:t>
+              <w:t xml:space="preserve">Fictions sérielles au temps de la RTF et de l'ORTF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociedad Latina de Comunicación Social</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-93, 2018, 978-2-343-15826-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02116291v1</w:t>
+                <w:t xml:space="preserve">halshs-01948298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des feuilletons soutenus par des ministères : une télévision de divertissement pour une politique d'édification</w:t>
+                <w:t xml:space="preserve">Comment échapper à l’imposition de problématique dans l’enquête sociologique par entretiens ? Les ressources de la vidéo-élicitation à partir d’images de fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernard Papin, Myriam Tsikounas. </w:t>
+              <w:t xml:space="preserve">Javier Herrero y Milena Trenta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fictions sérielles au temps de la RTF et de l'ORTF</w:t>
+              <w:t xml:space="preserve">Actas del X Congreso Internacional Latina de Comunicación Social. Conferencia Métodos visuales y metodologías en las investigaciones sobre comunicación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociedad Latina de Comunicación Social</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1788-1794, 2018, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4185/cac155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01948298v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02116291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercher à regarder. Une vidéo performance de Michele Sambin entre passé et présent, entre structure et émotion.</w:t>
               </w:r>
@@ -4088,51 +4088,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE80D636"/>
+    <w:nsid w:val="5CE719F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4319,51 +4319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pcesaro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3238-2958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/master-cinema-audiovisuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prism.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04214433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bo&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Falco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docu.032.0085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chantraine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491537v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/rlec.2213" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannoy Le&#239;la" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.931" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5173" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04472962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fanfani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mucem.org/media/8299" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revistalatinacs.org/18SLCS/2018_libro2/095_Pierre.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61216" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Vernazzani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02314674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dragacci-Libbra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01049.2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernollin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Locatelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120067v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Magnanini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trenque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2596" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pcesaro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3238-2958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/master-cinema-audiovisuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prism.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04214433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bo&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chantraine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Falco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docu.032.0085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/rlec.2213" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannoy Le&#239;la" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.931" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5173" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04472962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fanfani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mucem.org/media/8299" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61216" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revistalatinacs.org/18SLCS/2018_libro2/095_Pierre.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Vernazzani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02314674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dragacci-Libbra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01049.2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernollin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Locatelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120067v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Magnanini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trenque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2596" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>