--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -146,58 +146,58 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ingénieure de Recherche Aix-Marseille Université (AMU)</w:t>
+        <w:t xml:space="preserve">Ingénieure de Recherche Aix-Marseille Université (amU)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Co-animatrice de la plateforme d’imagerie RX 2D et 3D, MATRIX</w:t>
+        <w:t xml:space="preserve">Responsable de la plateforme d’imagerie RX 2D et 3D, MATRIX du CEREGE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conseillère en radioprotection du CEREGE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -304,10556 +304,10690 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00189579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the localization, stability, and recovery of inorganic nanoparticles in tree bark using advanced degradation techniques</w:t>
+                <w:t xml:space="preserve">X-ray fluorescence spectroscopy for rapid identification of cathode chemistry in lithium-ion battery recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Coural</w:t>
+                <w:t xml:space="preserve">Feihong Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Piquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Andréa Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc F Benedetti</w:t>
+                <w:t xml:space="preserve">Florence Vacandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2026.141584⟩</w:t>
+              <w:t xml:space="preserve">Communications Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44172-026-00618-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527749v1</w:t>
+                <w:t xml:space="preserve">hal-05565957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution of rare earth elements: Exploring the ability of deep eutectic solvents and organic acid solutions, the case of lactic acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the localization, stability, and recovery of inorganic nanoparticles in tree bark using advanced degradation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Levard</w:t>
+                <w:t xml:space="preserve">Sophie Coural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Collin</w:t>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Vidal</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.132740⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 506, pp.141584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2026.141584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023870v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of coprecipitation and adsorption processes: deciphering amorphous mineral-organic associations under both forest and cropland conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissolution of rare earth elements: Exploring the ability of deep eutectic solvents and organic acid solutions, the case of lactic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Julien Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Woignier</w:t>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (2), pp.535-552. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 366, pp.132740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/soil-11-535-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.132740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168029v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk and Mapping Speciation Analyses Unveil the Pattern and Heterogeneity of Cu Species during Organic Waste Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Interplay of coprecipitation and adsorption processes: deciphering amorphous mineral-organic associations under both forest and cropland conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Jamoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Formentini</w:t>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Legros</w:t>
+                <w:t xml:space="preserve">Thierry Woignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (32), pp.14439-14449. </w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.535-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c02887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/soil-11-535-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752939v1</w:t>
+                <w:t xml:space="preserve">hal-05168029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyper-accumulation of vanadium in animals: Two sponges compete with urochordates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blanche Collin</w:t>
+                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lallemand</w:t>
+                <w:t xml:space="preserve">Andrea Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 464, pp.132941. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 914, pp.169410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290788v3</w:t>
+                <w:t xml:space="preserve">hal-04390579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-accumulation of vanadium in animals: Two sponges compete with urochordates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulk and Mapping Speciation Analyses Unveil the Pattern and Heterogeneity of Cu Species during Organic Waste Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Maureen Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Campos</w:t>
+                <w:t xml:space="preserve">Barbara Etschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Thiago Formentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 914, pp.169410. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (32), pp.14439-14449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c02887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390579v1</w:t>
+                <w:t xml:space="preserve">hal-04752939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Wastewater Containing Pharmaceutical Micropollutants by Adsorption under Flow in Highly Porous Carbon Monoliths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Sebai</w:t>
+                <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sher Ahmad</w:t>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Cot</w:t>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 464, pp.132941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243605v1</w:t>
+                <w:t xml:space="preserve">hal-04290788v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thallium Long-Term Fate from Rock-Deposit to Soil: The Jas Roux Sulfosalt Natural Analogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of Wastewater Containing Pharmaceutical Micropollutants by Adsorption under Flow in Highly Porous Carbon Monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sher Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dentant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (10), pp.1848-1857. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (20), pp.8464-8482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230624v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic Elimination of Pharmaceutics Found in Water With Hierarchical Silica Monoliths in Continuous Flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thallium Long-Term Fate from Rock-Deposit to Soil: The Jas Roux Sulfosalt Natural Analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Cédric Dentant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fceng.2022.823877⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (10), pp.1848-1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659113v1</w:t>
+                <w:t xml:space="preserve">hal-04230624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale imaging on Saxifraga paniculata provides new insights into yttrium uptake by plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Biocatalytic Elimination of Pharmaceutics Found in Water With Hierarchical Silica Monoliths in Continuous Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sher Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Mustafa Negahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dentant</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23107-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.823877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fceng.2022.823877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931587v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of ligand-promoted dissolution at mild pH for the selective recovery of rare earth elements in bauxite residue</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Multiscale imaging on Saxifraga paniculata provides new insights into yttrium uptake by plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mustafa Negahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dentant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c08081⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23107-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677657v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake patterns of critical metals in alpine plant species growing in an unimpaired natural site</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Potential of ligand-promoted dissolution at mild pH for the selective recovery of rare earth elements in bauxite residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cedric Dentant</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132315⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c08081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369094v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Courtois</w:t>
+                <w:t xml:space="preserve">Uptake patterns of critical metals in alpine plant species growing in an unimpaired natural site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Attard</w:t>
+                <w:t xml:space="preserve">Cedric Dentant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 269, pp.128761. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 287 (4), pp.132315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149939v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si–C/G based anode swelling and porosity evolution in 18650 casing and in pouch cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal cracking of CH3Cl leads to auto-catalysis of deposited coke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vidal</w:t>
+                <w:t xml:space="preserve">Michel Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Leys</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Vidal</w:t>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230552⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.469-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cy01725f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370687v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-08548-z⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, pp.128761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551889v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Till Fehlauer</w:t>
+                <w:t xml:space="preserve">Si–C/G based anode swelling and porosity evolution in 18650 casing and in pouch cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 514, pp.230552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116897⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03184158v1</w:t>
+                <w:t xml:space="preserve">hal-03370687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cracking of CH3Cl leads to auto-catalysis of deposited coke</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Huet</w:t>
+                <w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cy01725f⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.3756-3765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-08548-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159671v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Métais</w:t>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.116897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971510v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Native Plants Growing on a Pb/Zn Mining Area in Eastern Morocco: Perspectives for Phytoremediation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said El Hasnaoui</w:t>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Fahr</w:t>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (11), pp.1-23. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants9111458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985696v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess trace elements bioavailability for benthic organisms in lowly to moderately contaminated coastal sediments?</w:t>
+                <w:t xml:space="preserve">Screening of Native Plants Growing on a Pb/Zn Mining Area in Eastern Morocco: Perspectives for Phytoremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Said El Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Garnier</w:t>
+                <w:t xml:space="preserve">Mouna Fahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.01.007⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9111458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987918v1</w:t>
+                <w:t xml:space="preserve">hal-02985696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organo-mineral associations formed by co-precipitation of Fe, Si and Al in presence of organic ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to assess trace elements bioavailability for benthic organisms in lowly to moderately contaminated coastal sediments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wuhib Zewde Tamrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grauby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Levard</w:t>
+                <w:t xml:space="preserve">Laetitia de Jong-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.05.043⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.86 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272705v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms limiting the release of TiO 2 nanomaterials during photocatalytic cement alteration: the role of surface charge and porous network morphology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Soil organo-mineral associations formed by co-precipitation of Fe, Si and Al in presence of organic ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuhib Zewde Tamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8EN00700D⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 260, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051803v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental risk and eco-toxicology of nanomaterials: exposure driven methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">Mechanisms limiting the release of TiO 2 nanomaterials during photocatalytic cement alteration: the role of surface charge and porous network morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.624-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8EN00700D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02393686v1</w:t>
+                <w:t xml:space="preserve">hal-02051803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and molecular scale structure of nanophases formed by precipitation of biotite weathering products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Environmental risk and eco-toxicology of nanomaterials: exposure driven methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.012⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 295 (S1), pp.S41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01746064v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale X-ray computed tomography to detect and localize metal-based nanomaterials in lung tissues of in vivo exposed mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-21862-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental exposure of a simulated pond ecosystem to a CuO nanoparticle-based wood stain throughout its life cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Pariat</w:t>
+                <w:t xml:space="preserve">Composition and molecular scale structure of nanophases formed by precipitation of biotite weathering products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuhib Zewde Tamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 229, pp.53 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8en00712h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01919878v1</w:t>
+                <w:t xml:space="preserve">hal-01746064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic Change in Zinc Speciation during Anaerobic Digestion and Composting: Instability of Nanosized Zinc Sulfide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Tella</w:t>
+                <w:t xml:space="preserve">Environmental exposure of a simulated pond ecosystem to a CuO nanoparticle-based wood stain throughout its life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorette Scifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b02697⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (11), pp.2579-2589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8en00712h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919881v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory hazard of Li-ion battery components: elective toxicity of lithium cobalt oxide (LiCoO2) particles in a mouse bioassay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Reylandt</w:t>
+                <w:t xml:space="preserve">Drastic Change in Zinc Speciation during Anaerobic Digestion and Composting: Instability of Nanosized Zinc Sulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saloua Ibouraadaten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihaly Palmai-Pallag</w:t>
+                <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-018-2188-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (22), pp.12987-12996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b02697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737663v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear release dynamics for a CeO2 nanomaterial embedded in a protective wood stain, due to matrix photo-degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorette Scifo</w:t>
+                <w:t xml:space="preserve">Respiratory hazard of Li-ion battery components: elective toxicity of lithium cobalt oxide (LiCoO2) particles in a mouse bioassay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sironval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reylandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ibouraadaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Palmai-Pallag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.05.045⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-018-2188-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799682v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental exposure to TiO2 nanomaterials incorporated in building material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Non-linear release dynamics for a CeO2 nanomaterial embedded in a protective wood stain, due to matrix photo-degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorette Scifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Helene Miche</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Avellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 220, Part B, pp.1160 - 1170. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 241, pp.182-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426082v1</w:t>
+                <w:t xml:space="preserve">hal-01799682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticles and wheat roots: a complex interplay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Carrière</w:t>
+                <w:t xml:space="preserve">Environmental exposure to TiO2 nanomaterials incorporated in building material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiram A. Castillo-Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Levard</w:t>
+                <w:t xml:space="preserve">Helene Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (10), pp.5774-5782. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220, Part B, pp.1160 - 1170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b00422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516961v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Coloristic Pigments: Upper Limits on Releases from Pigmented Plastic during Environmental Aging, In Food Contact, and by Leaching</w:t>
+                <w:t xml:space="preserve">Silver nanoparticles and wheat roots: a complex interplay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Neubauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorette Scifo</w:t>
+                <w:t xml:space="preserve">Ana Elena Pradas del Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Navratilova</w:t>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Gondikas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aiga Mackevica</w:t>
+                <w:t xml:space="preserve">Hiram A. Castillo-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 51 (20), pp.11669-11680. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02578⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 51 (10), pp.5774-5782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649059v1</w:t>
+                <w:t xml:space="preserve">hal-01516961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of phytoliths for mitigating water stress in durum wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale Coloristic Pigments: Upper Limits on Releases from Pigmented Plastic during Environmental Aging, In Food Contact, and by Leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Neubauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorette Scifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Jana Navratilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">Andreas Gondikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Aiga Mackevica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 215 (1), pp.229-239. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (20), pp.11669-11680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792878v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle Uptake in Plants: Gold Nanomaterial Localized in Roots of Arabidopsis thaliana by X-Ray Computed Nanotomography and Hyperspectral Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of phytoliths for mitigating water stress in durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Schwab</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Masion</w:t>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b01133⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215 (1), pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566237v1</w:t>
+                <w:t xml:space="preserve">hal-01792878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pH and Pressure on Uranium Removal from Drinking Water Using NF/RO Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helfrid M. A. Schulte-Herbruggen</w:t>
+                <w:t xml:space="preserve">Nanoparticle Uptake in Plants: Gold Nanomaterial Localized in Roots of Arabidopsis thaliana by X-Ray Computed Nanotomography and Hyperspectral Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea J. C. Semiao</w:t>
+                <w:t xml:space="preserve">Fabienne Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (11), pp.5817-5824. </w:t>
+              <w:t xml:space="preserve">, 2017, 51, pp.8692-8691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b05930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b01133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427333v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and mineral evolution in zero valent iron based Permeable Reactive Barriers during long-term operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased zinc and copper availability in organic waste amended soil potentially involving distinct release mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naresh Kumar</w:t>
+                <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Millot</w:t>
+                <w:t xml:space="preserve">Laurent Thuriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enoma Omoregie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Claire Chevassus-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (6), pp.5960-5968. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.299-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5712-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.01.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223836v1</w:t>
+                <w:t xml:space="preserve">hal-01427332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased zinc and copper availability in organic waste amended soil potentially involving distinct release mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pH and Pressure on Uranium Removal from Drinking Water Using NF/RO Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
+                <w:t xml:space="preserve">Helfrid M. A. Schulte-Herbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Thuriès</w:t>
+                <w:t xml:space="preserve">Andrea J. C. Semiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margaret C. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.01.077⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (11), pp.5817-5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b05930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427332v1</w:t>
+                <w:t xml:space="preserve">hal-01427333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of sulfate reducing bacteria and zero valent iron on zinc removal and stability in aquifer sediment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Microbial and mineral evolution in zero valent iron based Permeable Reactive Barriers during long-term operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enoma Omoregie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.08.091⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.5960-5968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5712-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01426096v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and nano-X-ray computed-tomography: A step forward in the characterization of the pore network of a leached cement paste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Bossa</w:t>
+                <w:t xml:space="preserve">Synergistic effects of sulfate reducing bacteria and zero valent iron on zinc removal and stability in aquifer sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludo Diels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen Bastiaens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.08.007⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 260, pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.08.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426098v1</w:t>
+                <w:t xml:space="preserve">hal-01426096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silicon on wheat seedlings (Triticum turgidum L.) grown in hydroponics and exposed to 0 to 30 µM Cu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Bovet</w:t>
+                <w:t xml:space="preserve">Micro- and nano-X-ray computed-tomography: A step forward in the characterization of the pore network of a leached cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-014-2220-1⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.138-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140486v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnology, global development in the frame of environmental risk forecasting. A necessity of interdisciplinary researches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of silicon on wheat seedlings (Triticum turgidum L.) grown in hydroponics and exposed to 0 to 30 µM Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">J.-C. Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
+                <w:t xml:space="preserve">O. S. Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.10.004⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241 (4), pp.847-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-014-2220-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426095v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural incorporation of iron into Ge-imogolite nanotubes: a promising step for innovative nanomaterials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanotechnology, global development in the frame of environmental risk forecasting. A necessity of interdisciplinary researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Levard</w:t>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Olivi</w:t>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra08840a⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (1), pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157201v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Tella</w:t>
+                <w:t xml:space="preserve">Nanometer-long Ge-imogolite nanotubes cause sustained lung inflammation and fibrosis in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille van Den Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ibouraadaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12989-014-0067-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332730v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term aging of a CeO2 based nanocomposite used for wood protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Auffan</w:t>
+                <w:t xml:space="preserve">Salinity-dependent silver nanoparticle uptake and transformation by Atlantic killifish (Fundulus heteroclitus) embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Masion</w:t>
+                <w:t xml:space="preserve">Cole W. Matson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Labille</w:t>
+                <w:t xml:space="preserve">Mariah Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Diot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Liu</w:t>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.01.016⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/17435390.2013.869627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01057463v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity-dependent silver nanoparticle uptake and transformation by Atlantic killifish (Fundulus heteroclitus) embryos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">Structural incorporation of iron into Ge-imogolite nanotubes: a promising step for innovative nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cole W. Matson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">N. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariah Arnold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+                <w:t xml:space="preserve">L. Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/17435390.2013.869627⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (91), pp.49827-49830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra08840a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426266v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-long Ge-imogolite nanotubes cause sustained lung inflammation and fibrosis in rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wei Liu</w:t>
+                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saloua Ibouraadaten</w:t>
+                <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-014-0067-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 187, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187819v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of juvenile Danio rerio to aged TiO2 nanomaterial from sunscreen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term aging of a CeO2 based nanocomposite used for wood protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Fouqueray</w:t>
+                <w:t xml:space="preserve">M. A. Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Noury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Khedidja Abbaci</w:t>
+                <w:t xml:space="preserve">W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1256-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 188, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426274v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of molting on the biodistribution of CeO2 nanoparticles within Daphnia pulex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">Exposure of juvenile Danio rerio to aged TiO2 nanomaterial from sunscreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Fouqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bertin</w:t>
+                <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paillès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Dominici</w:t>
+                <w:t xml:space="preserve">Khedidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.3340-3350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1256-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.11.063⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426286v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location and evolution of the speciation of vanadium in bitumen and model of reclaimed bituminous mixes during ageing: Can vanadium serve as a tracer of the aged and fresh parts of the reclaimed asphalt pavement mixture?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of molting on the biodistribution of CeO2 nanoparticles within Daphnia pulex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetita El Beze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mouillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armand Masion</w:t>
+                <w:t xml:space="preserve">Christian Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (12, SI), pp.3921-3930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.11.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.06.080⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426291v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Arsenic on Polyaluminum Granulate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of aged TiO2 nanomaterial from sunscreen on Daphnia magna exposed by dietary route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Fouqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmin Mertens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">Bernard Vollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Kaegi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Ploetze</w:t>
+                <w:t xml:space="preserve">Céline Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.11.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es204508t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766574v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aged TiO2 nanomaterial from sunscreen on Daphnia magna exposed by dietary route</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of Arsenic on Polyaluminum Granulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dufils</w:t>
+                <w:t xml:space="preserve">Jasmin Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Vollat</w:t>
+                <w:t xml:space="preserve">Ralf Kaegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Botta</w:t>
+                <w:t xml:space="preserve">Michael Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 163, pp.55-61. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (13), pp.7310-7317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es204508t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766640v1</w:t>
+                <w:t xml:space="preserve">hal-00766574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure and environmental impact during the life cycle of manufactured nanomaterials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Location and evolution of the speciation of vanadium in bitumen and model of reclaimed bituminous mixes during ageing: Can vanadium serve as a tracer of the aged and fresh parts of the reclaimed asphalt pavement mixture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetita El Beze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102, pp.423-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.06.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519535v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Length of Imogolite-Like Nanotubes on Their Cytotoxicity and Genotoxicity toward Human Dermal Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Liu</w:t>
+                <w:t xml:space="preserve">Exposure and environmental impact during the life cycle of manufactured nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Thill</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 367, pp.59-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/tx3003214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426288v1</w:t>
+                <w:t xml:space="preserve">hal-01519535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy resolution five-crystal spectrometer for high quality fluorescence and absorption measurements on an X-ray Absorption Spectroscopy beamline</w:t>
+                <w:t xml:space="preserve">Physico-chemical Control over the Single- or Double-Wall Structure of Aluminogermanate Imogolite-like Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Llorens</w:t>
+                <w:t xml:space="preserve">Antoine Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lahera</w:t>
+                <w:t xml:space="preserve">Perrine Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Delnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+                <w:t xml:space="preserve">Béatrice Guiose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Braillard</w:t>
+                <w:t xml:space="preserve">Olivier Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4728414⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (8), pp.3780-3786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja209756j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00708404v1</w:t>
+                <w:t xml:space="preserve">hal-00766556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical Control over the Single- or Double-Wall Structure of Aluminogermanate Imogolite-like Nanotubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High energy resolution five-crystal spectrometer for high quality fluorescence and absorption measurements on an X-ray Absorption Spectroscopy beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Guiose</w:t>
+                <w:t xml:space="preserve">Isabelle Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Spalla</w:t>
+                <w:t xml:space="preserve">Eric Lahera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Belloni</w:t>
+                <w:t xml:space="preserve">William Delnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Braillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja209756j⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (6), pp.063104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4728414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766556v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00708404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste, pollutants and nanomaterials: recovery, depollution, environmental and toxicological impacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
+                <w:t xml:space="preserve">Influence of the Length of Imogolite-Like Nanotubes on Their Cytotoxicity and Genotoxicity toward Human Dermal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Legros</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (11), pp.2513-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx3003214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426340v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and leachability of gasified sewage sludge solid residues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+                <w:t xml:space="preserve">Synthesis of Ge-imogolite: influence of the hydrolysis ratio on the structure of the nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (32), pp.14516-14522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20346k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.04.070⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00766629v1</w:t>
+                <w:t xml:space="preserve">hal-01426202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological effects of an aged TiO2 nanocomposite measured as apoptosis in the anecic earthworm Lumbricus terrestris after exposure through water, food and soil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elara Moudilou</w:t>
+                <w:t xml:space="preserve">Waste, pollutants and nanomaterials: recovery, depollution, environmental and toxicological impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 356-57, pp.91-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00766618v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of sunscreen nanomaterials: Ecotoxicity and genotoxicity of altered TiO2 nanocomposites on Vicia faba</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Nahmani</w:t>
+                <w:t xml:space="preserve">Mineralogy and leachability of gasified sewage sludge solid residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Saveyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.06.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (1-3), pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.04.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766589v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMIC SPHERULE DENSITY IN SOIL AND SURFACE EXPOSURE AGE IN THE ATACAMA DESERT, CHILE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Bourles</w:t>
+                <w:t xml:space="preserve">Ecotoxicological effects of an aged TiO2 nanocomposite measured as apoptosis in the anecic earthworm Lumbricus terrestris after exposure through water, food and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Moudilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (6), pp.1105-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2011.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802289v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter-Feedling Bivalves Store and Biodeposit Colloidally Stable Gold Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew S. Hull</w:t>
+                <w:t xml:space="preserve">Environmental impact of sunscreen nanomaterials: Ecotoxicity and genotoxicity of altered TiO2 nanocomposites on Vicia faba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Masfaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bigorgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (10), pp.2515-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es200809c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426211v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of steel slag leaching: Batch tests and modeling</w:t>
+                <w:t xml:space="preserve">COSMIC SPHERULE DENSITY IN SOIL AND SURFACE EXPOSURE AGE IN THE ATACAMA DESERT, CHILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nyindong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Spitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.A199-A199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545194v1</w:t>
+                <w:t xml:space="preserve">hal-00802289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ge-imogolite: influence of the hydrolysis ratio on the structure of the nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filter-Feedling Bivalves Store and Biodeposit Colloidally Stable Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew S. Hull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Levard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Borschneck</w:t>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (15), pp.6592-6599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es200809c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cp20346k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426202v1</w:t>
+                <w:t xml:space="preserve">hal-01426211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of steel slag leaching: Batch tests and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3151⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575010v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Degradation at the Surface of a TiO2-Based Nanomaterial Used in Cosmetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Investigation of Copper Speciation in Pig Slurry by a Multitechnique Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (7), pp.2689-2694. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es903757q⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 44 (18), pp.6926-6932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es101651w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426341v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of natural and engineered nanoparticles in aquatic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Levard</w:t>
+                <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Solovitch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Auffan</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426342v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus speciation in dicalcium silicate polymorphs of basic oxygen furnace (BOF) slag - Preliminary results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Structural Degradation at the Surface of a TiO2-Based Nanomaterial Used in Cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rafai</w:t>
+                <w:t xml:space="preserve">Maxime Pedeutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Poirier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Piantone</w:t>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3142⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (7), pp.2689-2694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es903757q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541539v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Aggregation and Deposition of TiO2 Nanoparticles in a Sandy Porous Media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+                <w:t xml:space="preserve">Mobility of natural and engineered nanoparticles in aquatic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Solovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (12, 1), pp.A674</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519289v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Copper Speciation in Pig Slurry by a Multitechnique Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armand Masion</w:t>
+                <w:t xml:space="preserve">Phosphorus speciation in dicalcium silicate polymorphs of basic oxygen furnace (BOF) slag - Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briois</w:t>
+                <w:t xml:space="preserve">N. Rafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Piantone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es101651w⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426133v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-chemical characterization of residues from alteration of engineered nanomaterials: Commercialized sunscreens containing titanium dioxide nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Concurrent Aggregation and Deposition of TiO2 Nanoparticles in a Sandy Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Solovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ernest M. Hotze</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (13), pp.4897-4902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es1000819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426344v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-chemical characterization and ecotoxicity of residues from alteration of engineered nanomaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Labille</w:t>
+                <w:t xml:space="preserve">Physical-chemical characterization of residues from alteration of engineered nanomaterials: Commercialized sunscreens containing titanium dioxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Feng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Chaurand</w:t>
+                <w:t xml:space="preserve">Imen Gatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghuan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest M. Hotze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 73 (13), pp.A144</w:t>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519542v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-chemical characterization and ecotoxicity of residues from alteration of engineered nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 73 (13), pp.1</w:t>
+              <w:t xml:space="preserve">, 2009, 73 (13), pp.A144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592999v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CeO2 nanoparticles induce DNA damage towards human dermal fibroblasts in vitro</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical-chemical characterization and ecotoxicity of residues from alteration of engineered nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Orsiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Thill</w:t>
+                <w:t xml:space="preserve">C. Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (13), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426343v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">CeO2 nanoparticles induce DNA damage towards human dermal fibroblasts in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armand Masion</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Orsiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la702998x⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (2), pp.161-U115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390902788086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00347957v1</w:t>
+                <w:t xml:space="preserve">hal-01426343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a set of micrometeorites from Antarctica using magnetic and ESR methods coupled with micro-XRF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Suavet</w:t>
+                <w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.01.037⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (7), pp.3215-3222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la702998x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426345v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of steel slag reused in road construction : a crystallographic and molecular (XANES) approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briois</w:t>
+                <w:t xml:space="preserve">Study of a set of micrometeorites from Antarctica using magnetic and ESR methods coupled with micro-XRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Olivi</w:t>
+                <w:t xml:space="preserve">J. Pellerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Hazemann</w:t>
+                <w:t xml:space="preserve">C. Suavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 139 (3), pp.537-542. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 320 (10), pp.1687-1695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963049v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodological approach for the vanadium K-edge X-ray absorption near-edge structure interpretation: Application to the speciation of vanadium in oxide phases from steel slag</w:t>
+                <w:t xml:space="preserve">Environmental impacts of steel slag reused in road construction : a crystallographic and molecular (XANES) approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Salomé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+                <w:t xml:space="preserve">Luca Olivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp063186i⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 139 (3), pp.537-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426872v1</w:t>
+                <w:t xml:space="preserve">ineris-00963049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New methodological approach for the vanadium K-edge X-ray absorption near-edge structure interpretation: Application to the speciation of vanadium in oxide phases from steel slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (19), pp.5101-5110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp063186i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Speciation of Cr and V within BOF steel slag reused in road constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Domas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 88 (1-3), pp.10-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00962996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10863,4775 +10997,5207 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-mortem pteropod degradation in the Southern Atlantic twilight zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sulpis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kruijt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Cala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Tca Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04724588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the fate and behavior of iron from foliar-applied Fe nanoparticulate fertilizers in tomato and durum wheat - insights from X-ray absorption spectroscopy combined with Fe isotopic measurements.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Inter-comparaison en spectrométrie p-XRF : approches méthodologiques pour l’étude des céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293812v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of carbon monolith for wastewater treatment under flow.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
+                <w:t xml:space="preserve">Understanding the fate and behavior of iron from foliar-applied Fe nanoparticulate fertilizers in tomato and durum wheat - insights from X-ray absorption spectroscopy combined with Fe isotopic measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle L Slomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First France-Germany adsorption meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290845v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Characterization of carbon monolith for wastewater treatment under flow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">First France-Germany adsorption meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293831v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terres rares dans les résidus de bauxite : La spéciation comme outil pour le développement de procédés de lixiviation sélective en conditions douces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+                <w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Prométhée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764169v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Rare Earth Elements (REEs) Speciation Variability in Bauxite Residues (BRs) of Various Origin, Age and Storage Conditions as a Tool to Guide Selective REEs Leaching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Terres rares dans les résidus de bauxite : La spéciation comme outil pour le développement de procédés de lixiviation sélective en conditions douces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR Prométhée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nimes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764166v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparaison en spectrométrie p-XRF : approches méthodologiques pour l’étude des céramiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Borschneck</w:t>
+                <w:t xml:space="preserve">Assessment of Rare Earth Elements (REEs) Speciation Variability in Bauxite Residues (BRs) of Various Origin, Age and Storage Conditions as a Tool to Guide Selective REEs Leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.18175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086065v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyto-extraction des terres rares à partir de résidus de bauxite modifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Celce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Lamwati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’OHM-BMP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM-BMP, May 2022, Rousset, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Conception de fissures à géométrie contrôlée dans un mortier de confinement pour étudier les mécanismes de transport de particules : apports de la microtomographie RX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Till Fehlauer</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546578v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Lixiviation sélective des terres rares dans les résidus bauxite avec des acides organiques bio-inspirés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques "Bauxite Residues" de l'OHM BMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549188v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing aerosol transport through cracks in mortar matrices using x-ray microtomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Vidal</w:t>
+                <w:t xml:space="preserve">X-ray imaging and X-Ray Absorption Spectroscopy applied to Environmental Nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN AEROSOL CONFERENCE EAC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564363v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colocalization analysis to understand Yttrium uptake in Saxifraga paniculata using complementary imaging technics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2021.5857⟩</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.3840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564017v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux du site de la fonderie de l’Oued El Heimer : Opportunités ou Menaces ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Smouni</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Oujda Jerada, Morocco</w:t>
+              <w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547748v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lixiviation sélective des terres rares dans les résidus bauxite avec des acides organiques bio-inspirés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Visualizing aerosol transport through cracks in mortar matrices using x-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Pointeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques "Bauxite Residues" de l'OHM BMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">EUROPEAN AEROSOL CONFERENCE EAC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585483v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de fissures à géométrie contrôlée dans un mortier de confinement pour étudier les mécanismes de transport de particules : apports de la microtomographie RX.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingmar Pointeau</w:t>
+                <w:t xml:space="preserve">Colocalization analysis to understand Yttrium uptake in Saxifraga paniculata using complementary imaging technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538512v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray imaging and X-Ray Absorption Spectroscopy applied to Environmental Nanotechnologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Borschneck</w:t>
+                <w:t xml:space="preserve">État des lieux du site de la fonderie de l’Oued El Heimer : Opportunités ou Menaces ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihaine Ben Nacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Smouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Oujda Jerada, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563216v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Link between Cd Isotopes and Speciation in Plants: A Case Study in Solanum Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Hawaii, United States. pp.2103-2103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46427/gold2020.2103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy by non-protein thiols in plants from the Solanum species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du silicium dans la culture du blé en France : biodisponibilité, bioaccumulation et effet sur les rendements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres COMIFER-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle uptake in plant cells: a nano-CT and hyperspectral imaging study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Avellan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masion,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schwab,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">253rd ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of wood stains containing CeO2 nanoparticles as UV filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Scifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">253rd ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale X-ray computed-tomography for the 3D detection and location of nanomaterials in manufactured materials and complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Scifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanometrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths, agriculture and environmental stres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of organic matter in soils: role of amorphous mineral phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuhib Tamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into mechanisms leading to the release of ceo2 nanoparticles embedded in an acrylic wood coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Scifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal treatment of waste containing nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. B. Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Center for the Environmental Implications of NanoTechnology (CEINT) Internal Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of TiO2 nanoparticles from cement during their life cycle : step of use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference on the environmental effects of nanoparticles and nanomaterials (ICEENN NANO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of TiO2 nanoparticles from cement during their life cycle : step of use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling physically sorted steelworks slag for the metallurgical and cement industries: conclusions of the ORLA research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2011 - European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France. C52 (Fundamentals, concepts and implementation of sustainable high temperature metallurgical process</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and Leachability of the Solid Residue following Sewage Sludge Gasification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Borschneck</w:t>
+                <w:t xml:space="preserve">A multidisciplinary approach for the assessment of the environmental behavior of Basix Oxygen Furnace slag used in road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSM 10 - European Conference on Sludge Management, Dewatering, Drying and Thermal Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">6th European Slag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, MADRID, Spain. pp 77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307841v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary approach for the assessment of the environmental behavior of Basix Oxygen Furnace slag used in road construction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+                <w:t xml:space="preserve">Mineralogy and Leachability of the Solid Residue following Sewage Sludge Gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Saveyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Slag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, MADRID, Spain. pp 77-88</w:t>
+              <w:t xml:space="preserve">ECSM 10 - European Conference on Sludge Management, Dewatering, Drying and Thermal Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213814v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wascon 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of the behavior of a BOF steel slag used in road construction : the PRECODD-ECLAIR research program</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Engineering for Waste Valorisation (WasteEng08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.NC</w:t>
+              <w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Australia. pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973296v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on D. magna of food contaminated by aged TiO2 nanocomposite from sunscreen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Abacci</w:t>
+                <w:t xml:space="preserve">Environmental assessment of the behavior of a BOF steel slag used in road construction : the PRECODD-ECLAIR research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Domas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th SETAC Europe Congress, Science and Technology for Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Seville, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">2. International Conference on Engineering for Waste Valorisation (WasteEng08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595538v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Effect on D. magna of food contaminated by aged TiO2 nanocomposite from sunscreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Australia. pp.95-100</w:t>
+              <w:t xml:space="preserve">20th SETAC Europe Congress, Science and Technology for Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Seville, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596560v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of a 10 um spot size laboratory micro-XRF to environmental sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Suavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on X-ray spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of Chromium (Cr) and Vanadium (V) within leached BOF steel slag</w:t>
+                <w:t xml:space="preserve">Apport de la cristallochimie pour l'évaluation du comportement à long terme de laitiers d'acieries réutilisés en techniques routières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Domas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Moscou, United States</w:t>
+              <w:t xml:space="preserve">1. International Conference on engineering for waste treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970049v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la cristallochimie pour l'évaluation du comportement à long terme de laitiers d'acieries réutilisés en techniques routières</w:t>
+                <w:t xml:space="preserve">Speciation of Chromium (Cr) and Vanadium (V) within leached BOF steel slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Domas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on engineering for waste treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Albi, France</w:t>
+              <w:t xml:space="preserve">15. Annual Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Moscou, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969970v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Collective Experimental Approach to Sustainable Practices at the Research and Teaching Centre for Environmental Geosciences (CEREGE, Aix-en-Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Fagault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geoscience Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna (Austria), Austria. 2, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yttrium speciation in bauxite residues: influence of bauxite origin and storage conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Recycling and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French CRG XAS beamlines Handbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hester Blommaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Redhouane Boudjehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Nassereddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. Analyses par Spectroscopies, Tomographie et Emission de Rayons X - ASTER'X, Grenoble (France), France. 2025, pp.236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId475"/>
+      <w:footerReference w:type="default" r:id="rId491"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15699,51 +16265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36D3DA9A"/>
+    <w:nsid w:val="BAADC543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15930,51 +16496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pchaurand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9605-8391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137417322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141584" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132740" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Formentini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c02887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sebai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Ahmad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01250" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boccheciampe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.823877" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931587v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mustafa Negahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23107-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c08081" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Leys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230552" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blaser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rosier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01725f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02985696v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Hasnaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9111458" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Zewde Tamrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00700D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1168" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21862-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737663v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sironval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reylandt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ibouraadaten" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Palmai-Pallag" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2188-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.05.045" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426082v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram A. Castillo-Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00422" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649059v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Neubauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Navratilova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gondikas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiga Mackevica" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02578" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfrid M. A. Schulte-Herbruggen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea J. C. Semiao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret C. Graham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05930" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01223836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoma Omoregie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5712-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427332v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.01.077" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426096v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Bastiaens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.091" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB9GD6BG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426098v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.08.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTWVCKGZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426095v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.10.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157201v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08840a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Diot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.01.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C5XWM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426266v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole W. Matson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Arnold" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.869627" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187819v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille van Den Brule" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-014-0067-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426274v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1256-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91TKKNQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426286v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dominici" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.063" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461B2RNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426291v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita El Beze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.06.080" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48G248XN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766574v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Mertens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ploetze" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es204508t" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766640v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufils" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vollat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.035" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0B6BRL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519535v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426288v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx3003214" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00708404v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Braillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4728414" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766556v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maillet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guiose" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209756j" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426340v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766629v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hernandez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Saveyn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.04.070" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSRMVMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766618v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nahmani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Moudilou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.01.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0CPHPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766589v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foltete" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.06.020" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKZWTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802289v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyindong" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spitale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426211v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Hull" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200809c" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.05.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426202v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20346k" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575010v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3151" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426342v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541539v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rafai" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3142" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519289v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Solovitch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1000819" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426133v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101651w" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426344v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gatri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghuan Feng" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest M. Hotze" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519542v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592999v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426343v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsiere" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390902788086" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426345v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marfaing" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.01.037" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM797T2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963049v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Olivi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.060" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1P57H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426872v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063186i" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TC83SNQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962996v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Domas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RLH4JKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724588v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kruijt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cala" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tca Peijnenburg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9768" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293812v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290845v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764169v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764166v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18175" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Abdelgawad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695121v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Celce" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lamwati" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564363v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Pointeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564017v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5857" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547748v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihaine Ben Nacib" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahr" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smouni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585483v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ambrosi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538512v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563216v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546579v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2103" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547523v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan," TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion," TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schwab," TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547544v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scifo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564354v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548682v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Tamrat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855605v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307808v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ferrasse" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971189v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971090v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307841v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saveyn" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213814v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaurand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451174v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973296v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595538v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abacci" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596560v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dabo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970172v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boning" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970049v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969970v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chateau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pchaurand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9605-8391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137417322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05565957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Ren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Campos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vacandio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-026-00618-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Formentini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c02887" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sebai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Ahmad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boccheciampe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.823877" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mustafa Negahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23107-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c08081" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blaser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rosier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01725f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Leys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230552" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02985696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Hasnaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9111458" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Zewde Tamrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00700D" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21862-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02697" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sironval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reylandt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ibouraadaten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Palmai-Pallag" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2188-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.05.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram A. Castillo-Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00422" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Neubauer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Navratilova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gondikas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiga Mackevica" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02578" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.01.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427333v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfrid M. A. Schulte-Herbruggen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea J. C. Semiao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret C. Graham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05930" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01223836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoma Omoregie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5712-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426096v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Bastiaens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.091" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB9GD6BG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.08.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTWVCKGZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.10.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille van Den Brule" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-014-0067-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426266v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole W. Matson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Arnold" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.869627" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157201v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08840a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057463v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Diot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.01.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C5XWM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1256-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91TKKNQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dominici" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.063" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461B2RNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766640v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufils" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vollat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.035" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0B6BRL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Mertens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ploetze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es204508t" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426291v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita El Beze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.06.080" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48G248XN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519535v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766556v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guiose" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209756j" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00708404v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Braillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4728414" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx3003214" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426202v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20346k" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426340v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hernandez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Saveyn" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.04.070" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSRMVMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nahmani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Moudilou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.01.009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0CPHPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foltete" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.06.020" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKZWTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802289v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyindong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spitale" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426211v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Hull" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200809c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545194v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.05.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101651w" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575010v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3151" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426342v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541539v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rafai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3142" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519289v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Solovitch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1000819" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426344v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gatri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghuan Feng" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest M. Hotze" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519542v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592999v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426343v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsiere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390902788086" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marfaing" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerey" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.01.037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM797T2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963049v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Olivi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.060" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1P57H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063186i" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TC83SNQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962996v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Domas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RLH4JKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724588v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kruijt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cala" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tca Peijnenburg" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9768" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086065v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Abdelgawad" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293812v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290845v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764169v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764166v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18175" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695121v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Celce" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lamwati" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538512v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Pointeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585483v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ambrosi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563216v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564363v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564017v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5857" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547748v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihaine Ben Nacib" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahr" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smouni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546579v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2103" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547523v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan," TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion," TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schwab," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547544v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scifo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564354v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548682v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Tamrat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855605v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307808v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ferrasse" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971189v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971090v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213814v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaurand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307841v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saveyn" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451174v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596560v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dabo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973296v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595538v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abacci" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970172v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boning" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969970v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chateau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970049v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379818v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764170v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073685v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arnaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>