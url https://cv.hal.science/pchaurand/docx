--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -606,697 +606,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution of rare earth elements: Exploring the ability of deep eutectic solvents and organic acid solutions, the case of lactic acid</w:t>
+                <w:t xml:space="preserve">Interplay of coprecipitation and adsorption processes: deciphering amorphous mineral-organic associations under both forest and cropland conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Couturier</w:t>
+                <w:t xml:space="preserve">Floriane Jamoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Vidal</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Woignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.132740⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.535-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-11-535-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023870v1</w:t>
+                <w:t xml:space="preserve">hal-05168029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of coprecipitation and adsorption processes: deciphering amorphous mineral-organic associations under both forest and cropland conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissolution of rare earth elements: Exploring the ability of deep eutectic solvents and organic acid solutions, the case of lactic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Julien Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Woignier</w:t>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (2), pp.535-552. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 366, pp.132740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/soil-11-535-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.132740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168029v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-accumulation of vanadium in animals: Two sponges compete with urochordates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulk and Mapping Speciation Analyses Unveil the Pattern and Heterogeneity of Cu Species during Organic Waste Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Maureen Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Barbara Etschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+                <w:t xml:space="preserve">Thiago Formentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169410⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (32), pp.14439-14449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c02887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390579v1</w:t>
+                <w:t xml:space="preserve">hal-04752939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk and Mapping Speciation Analyses Unveil the Pattern and Heterogeneity of Cu Species during Organic Waste Treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maureen Le Bars</w:t>
+                <w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Etschmann</w:t>
+                <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Formentini</w:t>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Legros</w:t>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (32), pp.14439-14449. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 464, pp.132941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c02887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752939v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290788v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyper-accumulation of vanadium in animals: Two sponges compete with urochordates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blanche Collin</w:t>
+                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lallemand</w:t>
+                <w:t xml:space="preserve">Andrea Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 464, pp.132941. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 914, pp.169410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290788v3</w:t>
+                <w:t xml:space="preserve">hal-04390579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of Wastewater Containing Pharmaceutical Micropollutants by Adsorption under Flow in Highly Porous Carbon Monoliths</w:t>
               </w:r>
@@ -1697,51 +1697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale imaging on Saxifraga paniculata provides new insights into yttrium uptake by plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of ligand-promoted dissolution at mild pH for the selective recovery of rare earth elements in bauxite residue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,51 +1965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake patterns of critical metals in alpine plant species growing in an unimpaired natural site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,697 +2080,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cracking of CH3Cl leads to auto-catalysis of deposited coke</w:t>
+                <w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Blaser</w:t>
+                <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rosier</w:t>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Huet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Geantet</w:t>
+                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cy01725f⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, pp.128761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159671v1</w:t>
+                <w:t xml:space="preserve">hal-03149939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Si–C/G based anode swelling and porosity evolution in 18650 casing and in pouch cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+                <w:t xml:space="preserve">Delphine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
+                <w:t xml:space="preserve">Côme Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
+                <w:t xml:space="preserve">Benoit Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Attard</w:t>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 514, pp.230552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149939v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si–C/G based anode swelling and porosity evolution in 18650 casing and in pouch cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Vidal</w:t>
+                <w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230552⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.3756-3765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-08548-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370687v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Levard</w:t>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-08548-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.116897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551889v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal cracking of CH3Cl leads to auto-catalysis of deposited coke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Till Fehlauer</w:t>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 279, pp.116897. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.469-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cy01725f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184158v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t>
               </w:r>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Fahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3197,64 +3197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 260, pp.15-28. </w:t>
@@ -3318,51 +3318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3420,697 +3420,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental risk and eco-toxicology of nanomaterials: exposure driven methodology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental exposure of a simulated pond ecosystem to a CuO nanoparticle-based wood stain throughout its life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Levard</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorette Scifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1168⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (11), pp.2579-2589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8en00712h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393686v1</w:t>
+                <w:t xml:space="preserve">hal-01919878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale X-ray computed tomography to detect and localize metal-based nanomaterials in lung tissues of in vivo exposed mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drastic Change in Zinc Speciation during Anaerobic Digestion and Composting: Instability of Nanosized Zinc Sulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21862-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (22), pp.12987-12996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b02697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730394v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and molecular scale structure of nanophases formed by precipitation of biotite weathering products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental risk and eco-toxicology of nanomaterials: exposure driven methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.012⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 295 (S1), pp.S41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01746064v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental exposure of a simulated pond ecosystem to a CuO nanoparticle-based wood stain throughout its life cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale X-ray computed tomography to detect and localize metal-based nanomaterials in lung tissues of in vivo exposed mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Pariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21862-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8en00712h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01919878v1</w:t>
+                <w:t xml:space="preserve">hal-01730394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic Change in Zinc Speciation during Anaerobic Digestion and Composting: Instability of Nanosized Zinc Sulfide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Legros</w:t>
+                <w:t xml:space="preserve">Composition and molecular scale structure of nanophases formed by precipitation of biotite weathering products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuhib Zewde Tamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (22), pp.12987-12996. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 229, pp.53 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b02697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919881v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory hazard of Li-ion battery components: elective toxicity of lithium cobalt oxide (LiCoO2) particles in a mouse bioassay</w:t>
               </w:r>
@@ -4230,51 +4230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear release dynamics for a CeO2 nanomaterial embedded in a protective wood stain, due to matrix photo-degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Scifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4358,429 +4358,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental exposure to TiO2 nanomaterials incorporated in building material</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale Coloristic Pigments: Upper Limits on Releases from Pigmented Plastic during Environmental Aging, In Food Contact, and by Leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Miche</w:t>
+                <w:t xml:space="preserve">Nicole Neubauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorette Scifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Navratilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Gondikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiga Mackevica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.019⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (20), pp.11669-11680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426082v1</w:t>
+                <w:t xml:space="preserve">hal-01649059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticles and wheat roots: a complex interplay</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Environmental exposure to TiO2 nanomaterials incorporated in building material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b00422⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220, Part B, pp.1160 - 1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516961v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Coloristic Pigments: Upper Limits on Releases from Pigmented Plastic during Environmental Aging, In Food Contact, and by Leaching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silver nanoparticles and wheat roots: a complex interplay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Navratilova</w:t>
+                <w:t xml:space="preserve">Ana Elena Pradas del Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Gondikas</w:t>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiga Mackevica</w:t>
+                <w:t xml:space="preserve">Hiram A. Castillo-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 51 (20), pp.11669-11680. </w:t>
+              <w:t xml:space="preserve">, 2017, 51 (10), pp.5774-5782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649059v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phytoliths for mitigating water stress in durum wheat</w:t>
               </w:r>
@@ -4805,51 +4805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5028,442 +5028,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased zinc and copper availability in organic waste amended soil potentially involving distinct release mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pH and Pressure on Uranium Removal from Drinking Water Using NF/RO Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
+                <w:t xml:space="preserve">Helfrid M. A. Schulte-Herbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Thuriès</w:t>
+                <w:t xml:space="preserve">Andrea J. C. Semiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margaret C. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.01.077⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (11), pp.5817-5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b05930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427332v1</w:t>
+                <w:t xml:space="preserve">hal-01427333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pH and Pressure on Uranium Removal from Drinking Water Using NF/RO Membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial and mineral evolution in zero valent iron based Permeable Reactive Barriers during long-term operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helfrid M. A. Schulte-Herbruggen</w:t>
+                <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea J. C. Semiao</w:t>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enoma Omoregie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50 (11), pp.5817-5824. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.5960-5968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b05930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5712-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427333v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and mineral evolution in zero valent iron based Permeable Reactive Barriers during long-term operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased zinc and copper availability in organic waste amended soil potentially involving distinct release mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naresh Kumar</w:t>
+                <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Millot</w:t>
+                <w:t xml:space="preserve">Laurent Thuriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enoma Omoregie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Claire Chevassus-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (6), pp.5960-5968. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.299-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5712-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.01.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223836v1</w:t>
+                <w:t xml:space="preserve">hal-01427332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effects of sulfate reducing bacteria and zero valent iron on zinc removal and stability in aquifer sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67, pp.138-147. </w:t>
@@ -5969,709 +5969,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-long Ge-imogolite nanotubes cause sustained lung inflammation and fibrosis in rats</w:t>
+                <w:t xml:space="preserve">Structural incorporation of iron into Ge-imogolite nanotubes: a promising step for innovative nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybille van Den Brule</w:t>
+                <w:t xml:space="preserve">A. Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Beckers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Saloua Ibouraadaten</w:t>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-014-0067-z⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (91), pp.49827-49830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra08840a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187819v1</w:t>
+                <w:t xml:space="preserve">hal-01157201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity-dependent silver nanoparticle uptake and transformation by Atlantic killifish (Fundulus heteroclitus) embryos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/17435390.2013.869627⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 187, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426266v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural incorporation of iron into Ge-imogolite nanotubes: a promising step for innovative nanomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term aging of a CeO2 based nanocomposite used for wood protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Avellan</w:t>
+                <w:t xml:space="preserve">A. Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Levard</w:t>
+                <w:t xml:space="preserve">J Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">M. A. Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Olivi</w:t>
+                <w:t xml:space="preserve">W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (91), pp.49827-49830. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 188, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra08840a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157201v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Tella</w:t>
+                <w:t xml:space="preserve">Nanometer-long Ge-imogolite nanotubes cause sustained lung inflammation and fibrosis in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille van Den Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ibouraadaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12989-014-0067-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01332730v1</w:t>
+                <w:t xml:space="preserve">hal-01187819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term aging of a CeO2 based nanocomposite used for wood protection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Labille</w:t>
+                <w:t xml:space="preserve">Salinity-dependent silver nanoparticle uptake and transformation by Atlantic killifish (Fundulus heteroclitus) embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Diot</w:t>
+                <w:t xml:space="preserve">Cole W. Matson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Liu</w:t>
+                <w:t xml:space="preserve">Mariah Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.01.016⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/17435390.2013.869627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01057463v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of juvenile Danio rerio to aged TiO2 nanomaterial from sunscreen</w:t>
               </w:r>
@@ -7673,51 +7673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lahera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Braillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7768,51 +7768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Length of Imogolite-Like Nanotubes on Their Cytotoxicity and Genotoxicity toward Human Dermal Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7896,1882 +7896,1882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ge-imogolite: influence of the hydrolysis ratio on the structure of the nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Borschneck</w:t>
+                <w:t xml:space="preserve">Waste, pollutants and nanomaterials: recovery, depollution, environmental and toxicological impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 356-57, pp.91-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426202v1</w:t>
+                <w:t xml:space="preserve">hal-01426340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste, pollutants and nanomaterials: recovery, depollution, environmental and toxicological impacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
+                <w:t xml:space="preserve">Mineralogy and leachability of gasified sewage sludge solid residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Legros</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Saveyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (1-3), pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.04.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426340v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and leachability of gasified sewage sludge solid residues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+                <w:t xml:space="preserve">Ecotoxicological effects of an aged TiO2 nanocomposite measured as apoptosis in the anecic earthworm Lumbricus terrestris after exposure through water, food and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Moudilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.04.070⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (6), pp.1105-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2011.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766629v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological effects of an aged TiO2 nanocomposite measured as apoptosis in the anecic earthworm Lumbricus terrestris after exposure through water, food and soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Environmental impact of sunscreen nanomaterials: Ecotoxicity and genotoxicity of altered TiO2 nanocomposites on Vicia faba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Masfaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bigorgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2011.01.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (10), pp.2515-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766618v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of sunscreen nanomaterials: Ecotoxicity and genotoxicity of altered TiO2 nanocomposites on Vicia faba</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COSMIC SPHERULE DENSITY IN SOIL AND SURFACE EXPOSURE AGE IN THE ATACAMA DESERT, CHILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bigorgne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nyindong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Spitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.A199-A199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00766589v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMIC SPHERULE DENSITY IN SOIL AND SURFACE EXPOSURE AGE IN THE ATACAMA DESERT, CHILE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filter-Feedling Bivalves Store and Biodeposit Colloidally Stable Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nyindong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Bourles</w:t>
+                <w:t xml:space="preserve">Matthew S. Hull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (15), pp.6592-6599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es200809c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802289v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter-Feedling Bivalves Store and Biodeposit Colloidally Stable Gold Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew S. Hull</w:t>
+                <w:t xml:space="preserve">Kinetics of steel slag leaching: Batch tests and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es200809c⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426211v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of steel slag leaching: Batch tests and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Ge-imogolite: influence of the hydrolysis ratio on the structure of the nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31, pp.225-235. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (32), pp.14516-14522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20346k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545194v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Copper Speciation in Pig Slurry by a Multitechnique Approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briois</w:t>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es101651w⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426133v1</w:t>
+                <w:t xml:space="preserve">hal-00575010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Structural Degradation at the Surface of a TiO2-Based Nanomaterial Used in Cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+                <w:t xml:space="preserve">Maxime Pedeutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3151⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (7), pp.2689-2694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es903757q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575010v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Degradation at the Surface of a TiO2-Based Nanomaterial Used in Cosmetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armand Masion</w:t>
+                <w:t xml:space="preserve">Mobility of natural and engineered nanoparticles in aquatic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+                <w:t xml:space="preserve">N. Solovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (12, 1), pp.A674</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426341v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of natural and engineered nanoparticles in aquatic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Levard</w:t>
+                <w:t xml:space="preserve">Phosphorus speciation in dicalcium silicate polymorphs of basic oxygen furnace (BOF) slag - Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Solovitch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Auffan</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Piantone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426342v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus speciation in dicalcium silicate polymorphs of basic oxygen furnace (BOF) slag - Preliminary results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrent Aggregation and Deposition of TiO2 Nanoparticles in a Sandy Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Piantone</w:t>
+                <w:t xml:space="preserve">Natalia Solovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.13. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (13), pp.4897-4902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es1000819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541539v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Aggregation and Deposition of TiO2 Nanoparticles in a Sandy Porous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Copper Speciation in Pig Slurry by a Multitechnique Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Solovitch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+                <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (13), pp.4897-4902. </w:t>
+              <w:t xml:space="preserve">, 2010, 44 (18), pp.6926-6932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es1000819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es101651w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519289v1</w:t>
+                <w:t xml:space="preserve">hal-01426133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-chemical characterization of residues from alteration of engineered nanomaterials: Commercialized sunscreens containing titanium dioxide nanoparticles</w:t>
               </w:r>
@@ -9895,90 +9895,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-chemical characterization and ecotoxicity of residues from alteration of engineered nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73 (13), pp.A144</w:t>
@@ -10059,51 +10059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73 (13), pp.1</w:t>
@@ -10266,90 +10266,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10451,51 +10451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pellerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Suavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10584,51 +10584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10730,77 +10730,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (19), pp.5101-5110. </w:t>
@@ -11139,855 +11139,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04724588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparaison en spectrométrie p-XRF : approches méthodologiques pour l’étude des céramiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Borschneck</w:t>
+                <w:t xml:space="preserve">Characterization of carbon monolith for wastewater treatment under flow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">First France-Germany adsorption meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086065v1</w:t>
+                <w:t xml:space="preserve">hal-04290845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the fate and behavior of iron from foliar-applied Fe nanoparticulate fertilizers in tomato and durum wheat - insights from X-ray absorption spectroscopy combined with Fe isotopic measurements.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293812v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of carbon monolith for wastewater treatment under flow.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
+                <w:t xml:space="preserve">Understanding the fate and behavior of iron from foliar-applied Fe nanoparticulate fertilizers in tomato and durum wheat - insights from X-ray absorption spectroscopy combined with Fe isotopic measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle L Slomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First France-Germany adsorption meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290845v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Terres rares dans les résidus de bauxite : La spéciation comme outil pour le développement de procédés de lixiviation sélective en conditions douces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">GDR Prométhée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293831v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terres rares dans les résidus de bauxite : La spéciation comme outil pour le développement de procédés de lixiviation sélective en conditions douces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Assessment of Rare Earth Elements (REEs) Speciation Variability in Bauxite Residues (BRs) of Various Origin, Age and Storage Conditions as a Tool to Guide Selective REEs Leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Prométhée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.18175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764169v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Rare Earth Elements (REEs) Speciation Variability in Bauxite Residues (BRs) of Various Origin, Age and Storage Conditions as a Tool to Guide Selective REEs Leaching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+                <w:t xml:space="preserve">Inter-comparaison en spectrométrie p-XRF : approches méthodologiques pour l’étude des céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764166v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyto-extraction des terres rares à partir de résidus de bauxite modifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Celce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Lamwati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12023,1127 +12023,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de fissures à géométrie contrôlée dans un mortier de confinement pour étudier les mécanismes de transport de particules : apports de la microtomographie RX.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ingmar Pointeau</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.3840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538512v1</w:t>
+                <w:t xml:space="preserve">hal-03546578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lixiviation sélective des terres rares dans les résidus bauxite avec des acides organiques bio-inspirés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques "Bauxite Residues" de l'OHM BMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585483v1</w:t>
+                <w:t xml:space="preserve">hal-03549188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray imaging and X-Ray Absorption Spectroscopy applied to Environmental Nanotechnologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Borschneck</w:t>
+                <w:t xml:space="preserve">Visualizing aerosol transport through cracks in mortar matrices using x-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Pointeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">EUROPEAN AEROSOL CONFERENCE EAC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563216v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Colocalization analysis to understand Yttrium uptake in Saxifraga paniculata using complementary imaging technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Till Fehlauer</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2021.3840⟩</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546578v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Till Fehlauer</w:t>
+                <w:t xml:space="preserve">État des lieux du site de la fonderie de l’Oued El Heimer : Opportunités ou Menaces ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihaine Ben Nacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Smouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Oujda Jerada, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549188v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing aerosol transport through cracks in mortar matrices using x-ray microtomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
+                <w:t xml:space="preserve">Lixiviation sélective des terres rares dans les résidus bauxite avec des acides organiques bio-inspirés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN AEROSOL CONFERENCE EAC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées scientifiques "Bauxite Residues" de l'OHM BMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564363v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colocalization analysis to understand Yttrium uptake in Saxifraga paniculata using complementary imaging technics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Lallemand</w:t>
+                <w:t xml:space="preserve">Conception de fissures à géométrie contrôlée dans un mortier de confinement pour étudier les mécanismes de transport de particules : apports de la microtomographie RX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564017v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux du site de la fonderie de l’Oued El Heimer : Opportunités ou Menaces ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Keller</w:t>
+                <w:t xml:space="preserve">X-ray imaging and X-Ray Absorption Spectroscopy applied to Environmental Nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihaine Ben Nacib</w:t>
+                <w:t xml:space="preserve">J Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fahr</w:t>
+                <w:t xml:space="preserve">O Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Smouni</w:t>
+                <w:t xml:space="preserve">I Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Oujda Jerada, Morocco</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547748v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Link between Cd Isotopes and Speciation in Plants: A Case Study in Solanum Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Hawaii, United States. pp.2103-2103, </w:t>
@@ -13181,103 +13181,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy by non-protein thiols in plants from the Solanum species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
@@ -13425,277 +13425,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle uptake in plant cells: a nano-CT and hyperspectral imaging study</w:t>
+                <w:t xml:space="preserve">Aging of wood stains containing CeO2 nanoparticles as UV filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Avellan,</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">L. Scifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">253rd ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547523v1</w:t>
+                <w:t xml:space="preserve">hal-03547544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of wood stains containing CeO2 nanoparticles as UV filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticle uptake in plant cells: a nano-CT and hyperspectral imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avellan,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masion,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Scifo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">F. Schwab,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borschneck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">253rd ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547544v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale X-ray computed-tomography for the 3D detection and location of nanomaterials in manufactured materials and complex media</w:t>
               </w:r>
@@ -13707,77 +13707,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Scifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanometrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
@@ -13845,64 +13845,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
@@ -13957,51 +13957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuhib Tamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14052,51 +14052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into mechanisms leading to the release of ceo2 nanoparticles embedded in an acrylic wood coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Scifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14190,64 +14190,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal treatment of waste containing nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. B. Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14514,51 +14514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling physically sorted steelworks slag for the metallurgical and cement industries: conclusions of the ORLA research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14633,359 +14633,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary approach for the assessment of the environmental behavior of Basix Oxygen Furnace slag used in road construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Legret</w:t>
+                <w:t xml:space="preserve">Mineralogy and Leachability of the Solid Residue following Sewage Sludge Gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Chaurand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+                <w:t xml:space="preserve">H. Saveyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Slag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, MADRID, Spain. pp 77-88</w:t>
+              <w:t xml:space="preserve">ECSM 10 - European Conference on Sludge Management, Dewatering, Drying and Thermal Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213814v1</w:t>
+                <w:t xml:space="preserve">hal-01307841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and Leachability of the Solid Residue following Sewage Sludge Gasification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. H. Ferrasse</w:t>
+                <w:t xml:space="preserve">A multidisciplinary approach for the assessment of the environmental behavior of Basix Oxygen Furnace slag used in road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chaurand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Borschneck</w:t>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSM 10 - European Conference on Sludge Management, Dewatering, Drying and Thermal Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">6th European Slag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, MADRID, Spain. pp 77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307841v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Legret</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wascon 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. 6p</w:t>
@@ -15008,402 +15008,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rabia Badreddine</w:t>
+                <w:t xml:space="preserve">Environmental assessment of the behavior of a BOF steel slag used in road construction : the PRECODD-ECLAIR research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Domas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chaurand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Australia. pp.95-100</w:t>
+              <w:t xml:space="preserve">2. International Conference on Engineering for Waste Valorisation (WasteEng08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596560v1</w:t>
+                <w:t xml:space="preserve">ineris-00973296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of the behavior of a BOF steel slag used in road construction : the PRECODD-ECLAIR research program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+                <w:t xml:space="preserve">Effect on D. magna of food contaminated by aged TiO2 nanocomposite from sunscreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Engineering for Waste Valorisation (WasteEng08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.NC</w:t>
+              <w:t xml:space="preserve">20th SETAC Europe Congress, Science and Technology for Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Seville, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973296v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on D. magna of food contaminated by aged TiO2 nanocomposite from sunscreen</w:t>
+                <w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Garric</w:t>
+                <w:t xml:space="preserve">David Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vollat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Louis Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Abacci</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th SETAC Europe Congress, Science and Technology for Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Seville, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Australia. pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595538v1</w:t>
+                <w:t xml:space="preserve">hal-00596560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of a 10 um spot size laboratory micro-XRF to environmental sciences</w:t>
               </w:r>
@@ -15508,51 +15508,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la cristallochimie pour l'évaluation du comportement à long terme de laitiers d'acieries réutilisés en techniques routières</w:t>
+                <w:t xml:space="preserve">Speciation of Chromium (Cr) and Vanadium (V) within leached BOF steel slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
@@ -15560,120 +15560,107 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Domas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on engineering for waste treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Albi, France</w:t>
+              <w:t xml:space="preserve">15. Annual Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Moscou, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969970v1</w:t>
+                <w:t xml:space="preserve">ineris-00970049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of Chromium (Cr) and Vanadium (V) within leached BOF steel slag</w:t>
+                <w:t xml:space="preserve">Apport de la cristallochimie pour l'évaluation du comportement à long terme de laitiers d'acieries réutilisés en techniques routières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
@@ -15681,83 +15668,96 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Domas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Moscou, United States</w:t>
+              <w:t xml:space="preserve">1. International Conference on engineering for waste treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970049v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15814,51 +15814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15900,90 +15900,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttrium speciation in bauxite residues: influence of bauxite origin and storage conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16265,51 +16265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAADC543"/>
+    <w:nsid w:val="CEE578AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16496,51 +16496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pchaurand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9605-8391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137417322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05565957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Ren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Campos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vacandio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-026-00618-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Formentini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c02887" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sebai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Ahmad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boccheciampe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.823877" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mustafa Negahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23107-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c08081" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blaser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rosier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01725f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Leys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230552" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02985696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Hasnaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9111458" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Zewde Tamrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00700D" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21862-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02697" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sironval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reylandt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ibouraadaten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Palmai-Pallag" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2188-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.05.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram A. Castillo-Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00422" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Neubauer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Navratilova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gondikas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiga Mackevica" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02578" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.01.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427333v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfrid M. A. Schulte-Herbruggen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea J. C. Semiao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret C. Graham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05930" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01223836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoma Omoregie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5712-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426096v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Bastiaens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.091" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB9GD6BG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.08.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTWVCKGZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.10.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille van Den Brule" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-014-0067-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426266v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole W. Matson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Arnold" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.869627" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157201v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08840a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057463v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Diot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.01.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C5XWM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1256-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91TKKNQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dominici" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.063" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461B2RNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766640v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufils" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vollat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.035" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0B6BRL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Mertens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ploetze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es204508t" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426291v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita El Beze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.06.080" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48G248XN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519535v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766556v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guiose" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209756j" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00708404v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Braillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4728414" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx3003214" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426202v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20346k" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426340v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hernandez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Saveyn" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.04.070" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSRMVMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nahmani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Moudilou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.01.009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0CPHPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foltete" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.06.020" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKZWTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802289v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyindong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spitale" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426211v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Hull" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200809c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545194v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.05.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101651w" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575010v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3151" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426342v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541539v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rafai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3142" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519289v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Solovitch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1000819" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426344v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gatri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghuan Feng" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest M. Hotze" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519542v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592999v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426343v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsiere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390902788086" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marfaing" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerey" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.01.037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM797T2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963049v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Olivi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.060" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1P57H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063186i" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TC83SNQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962996v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Domas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RLH4JKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724588v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kruijt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cala" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tca Peijnenburg" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9768" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086065v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Abdelgawad" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293812v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290845v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764169v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764166v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18175" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695121v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Celce" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lamwati" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538512v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Pointeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585483v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ambrosi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563216v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564363v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564017v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5857" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547748v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihaine Ben Nacib" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahr" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smouni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546579v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2103" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547523v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan," TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion," TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schwab," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547544v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scifo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564354v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548682v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Tamrat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855605v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307808v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ferrasse" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971189v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971090v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213814v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaurand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307841v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saveyn" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451174v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596560v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dabo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973296v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595538v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abacci" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970172v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boning" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969970v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chateau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970049v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379818v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764170v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073685v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arnaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pchaurand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9605-8391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137417322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05565957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Ren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Campos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vacandio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-026-00618-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132740" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752939v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Formentini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c02887" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sebai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Ahmad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boccheciampe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.823877" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mustafa Negahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23107-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c08081" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Leys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230552" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blaser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rosier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01725f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02985696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Hasnaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9111458" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Zewde Tamrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00700D" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02697" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1168" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21862-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sironval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reylandt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ibouraadaten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Palmai-Pallag" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2188-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.05.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Neubauer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Navratilova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gondikas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiga Mackevica" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02578" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram A. Castillo-Michel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00422" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfrid M. A. Schulte-Herbruggen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea J. C. Semiao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret C. Graham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05930" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01223836v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoma Omoregie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5712-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427332v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.01.077" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426096v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Bastiaens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.091" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB9GD6BG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.08.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTWVCKGZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.10.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08840a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Diot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.01.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C5XWM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187819v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille van Den Brule" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-014-0067-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole W. Matson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Arnold" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.869627" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1256-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91TKKNQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dominici" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.063" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461B2RNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766640v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufils" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vollat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.035" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0B6BRL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Mertens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ploetze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es204508t" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426291v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita El Beze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.06.080" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48G248XN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519535v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766556v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guiose" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209756j" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00708404v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Braillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4728414" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx3003214" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hernandez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Saveyn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.04.070" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSRMVMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nahmani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Moudilou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.01.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0CPHPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766589v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foltete" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.06.020" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKZWTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802289v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyindong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spitale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426211v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Hull" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200809c" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545194v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.05.018" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426202v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20346k" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575010v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3151" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426342v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541539v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rafai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3142" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519289v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Solovitch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1000819" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426133v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101651w" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426344v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gatri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghuan Feng" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest M. Hotze" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519542v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592999v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426343v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsiere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390902788086" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marfaing" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerey" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.01.037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM797T2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963049v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Olivi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.060" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1P57H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063186i" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TC83SNQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962996v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Domas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RLH4JKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724588v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kruijt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cala" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tca Peijnenburg" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9768" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290845v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293812v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764169v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764166v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18175" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086065v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Abdelgawad" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695121v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Celce" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lamwati" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564363v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Pointeau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564017v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5857" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547748v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihaine Ben Nacib" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahr" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smouni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585483v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ambrosi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538512v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563216v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546579v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2103" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547544v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scifo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547523v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion," TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schwab," TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564354v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548682v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Tamrat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855605v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307808v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ferrasse" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971189v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971090v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307841v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saveyn" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213814v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaurand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451174v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973296v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595538v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abacci" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596560v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dabo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970172v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boning" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970049v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969970v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chateau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379818v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764170v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073685v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arnaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>