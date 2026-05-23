--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -874,429 +874,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk and Mapping Speciation Analyses Unveil the Pattern and Heterogeneity of Cu Species during Organic Waste Treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyper-accumulation of vanadium in animals: Two sponges compete with urochordates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Le Bars</w:t>
+                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Etschmann</w:t>
+                <w:t xml:space="preserve">Andrea Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Formentini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Legros</w:t>
+                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c02887⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 914, pp.169410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752939v1</w:t>
+                <w:t xml:space="preserve">hal-04390579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Couturier</w:t>
+                <w:t xml:space="preserve">Bulk and Mapping Speciation Analyses Unveil the Pattern and Heterogeneity of Cu Species during Organic Waste Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blanche Collin</w:t>
+                <w:t xml:space="preserve">Barbara Etschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lallemand</w:t>
+                <w:t xml:space="preserve">Thiago Formentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 464, pp.132941. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (32), pp.14439-14449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c02887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290788v3</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-accumulation of vanadium in animals: Two sponges compete with urochordates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 914, pp.169410. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 464, pp.132941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390579v1</w:t>
+                <w:t xml:space="preserve">hal-04290788v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of Wastewater Containing Pharmaceutical Micropollutants by Adsorption under Flow in Highly Porous Carbon Monoliths</w:t>
               </w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of ligand-promoted dissolution at mild pH for the selective recovery of rare earth elements in bauxite residue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,459 +2080,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t>
+                <w:t xml:space="preserve">Thermal cracking of CH3Cl leads to auto-catalysis of deposited coke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Courtois</w:t>
+                <w:t xml:space="preserve">Eugénie Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+                <w:t xml:space="preserve">Cécile Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
+                <w:t xml:space="preserve">Michel Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Attard</w:t>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.469-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cy01725f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149939v1</w:t>
+                <w:t xml:space="preserve">hal-03159671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si–C/G based anode swelling and porosity evolution in 18650 casing and in pouch cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vidal</w:t>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Leys</w:t>
+                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mathieu</w:t>
+                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Vidal</w:t>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230552⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, pp.128761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370687v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Si–C/G based anode swelling and porosity evolution in 18650 casing and in pouch cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-08548-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 514, pp.230552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551889v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,478 +2567,478 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 279, pp.116897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cracking of CH3Cl leads to auto-catalysis of deposited coke</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Huet</w:t>
+                <w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.469-473. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.3756-3765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cy01725f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-08548-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159671v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t>
+                <w:t xml:space="preserve">Screening of Native Plants Growing on a Pb/Zn Mining Area in Eastern Morocco: Perspectives for Phytoremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Châtel</w:t>
+                <w:t xml:space="preserve">Said El Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">Mouna Fahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Métais</w:t>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9111458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971510v1</w:t>
+                <w:t xml:space="preserve">hal-02985696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Native Plants Growing on a Pb/Zn Mining Area in Eastern Morocco: Perspectives for Phytoremediation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said El Hasnaoui</w:t>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Fahr</w:t>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (11), pp.1-23. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants9111458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985696v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess trace elements bioavailability for benthic organisms in lowly to moderately contaminated coastal sediments?</w:t>
               </w:r>
@@ -3420,697 +3420,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental exposure of a simulated pond ecosystem to a CuO nanoparticle-based wood stain throughout its life cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Environmental risk and eco-toxicology of nanomaterials: exposure driven methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Pariat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8en00712h⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 295 (S1), pp.S41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919878v1</w:t>
+                <w:t xml:space="preserve">hal-02393686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic Change in Zinc Speciation during Anaerobic Digestion and Composting: Instability of Nanosized Zinc Sulfide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Legros</w:t>
+                <w:t xml:space="preserve">Multi-scale X-ray computed tomography to detect and localize metal-based nanomaterials in lung tissues of in vivo exposed mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Tella</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b02697⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21862-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919881v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental risk and eco-toxicology of nanomaterials: exposure driven methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and molecular scale structure of nanophases formed by precipitation of biotite weathering products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuhib Zewde Tamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1168⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 229, pp.53 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393686v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale X-ray computed tomography to detect and localize metal-based nanomaterials in lung tissues of in vivo exposed mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Environmental exposure of a simulated pond ecosystem to a CuO nanoparticle-based wood stain throughout its life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorette Scifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21862-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (11), pp.2579-2589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8en00712h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730394v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and molecular scale structure of nanophases formed by precipitation of biotite weathering products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Drastic Change in Zinc Speciation during Anaerobic Digestion and Composting: Instability of Nanosized Zinc Sulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 229, pp.53 - 64. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (22), pp.12987-12996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b02697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01746064v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory hazard of Li-ion battery components: elective toxicity of lithium cobalt oxide (LiCoO2) particles in a mouse bioassay</w:t>
               </w:r>
@@ -4230,51 +4230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear release dynamics for a CeO2 nanomaterial embedded in a protective wood stain, due to matrix photo-degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Scifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 241, pp.182-193. </w:t>
@@ -4377,51 +4377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Coloristic Pigments: Upper Limits on Releases from Pigmented Plastic during Environmental Aging, In Food Contact, and by Leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Neubauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Scifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Navratilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,442 +5028,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pH and Pressure on Uranium Removal from Drinking Water Using NF/RO Membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased zinc and copper availability in organic waste amended soil potentially involving distinct release mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helfrid M. A. Schulte-Herbruggen</w:t>
+                <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea J. C. Semiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Laurent Thuriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret C. Graham</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevassus-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b05930⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.299-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.01.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427333v1</w:t>
+                <w:t xml:space="preserve">hal-01427332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and mineral evolution in zero valent iron based Permeable Reactive Barriers during long-term operations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pH and Pressure on Uranium Removal from Drinking Water Using NF/RO Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Millot</w:t>
+                <w:t xml:space="preserve">Helfrid M. A. Schulte-Herbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+                <w:t xml:space="preserve">Andrea J. C. Semiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enoma Omoregie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margaret C. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (6), pp.5960-5968. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (11), pp.5817-5824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5712-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b05930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223836v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased zinc and copper availability in organic waste amended soil potentially involving distinct release mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial and mineral evolution in zero valent iron based Permeable Reactive Barriers during long-term operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Thuriès</w:t>
+                <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevassus-Rosset</w:t>
+                <w:t xml:space="preserve">Enoma Omoregie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 212, pp.299-306. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.5960-5968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.01.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5712-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427332v1</w:t>
+                <w:t xml:space="preserve">hal-01223836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effects of sulfate reducing bacteria and zero valent iron on zinc removal and stability in aquifer sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5707,51 +5707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of silicon on wheat seedlings (Triticum turgidum L.) grown in hydroponics and exposed to 0 to 30 µM Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5854,51 +5854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotechnology, global development in the frame of environmental risk forecasting. A necessity of interdisciplinary researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,709 +5969,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural incorporation of iron into Ge-imogolite nanotubes: a promising step for innovative nanomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salinity-dependent silver nanoparticle uptake and transformation by Atlantic killifish (Fundulus heteroclitus) embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Avellan</w:t>
+                <w:t xml:space="preserve">Cole W. Matson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Levard</w:t>
+                <w:t xml:space="preserve">Mariah Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Olivi</w:t>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra08840a⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/17435390.2013.869627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157201v1</w:t>
+                <w:t xml:space="preserve">hal-01426266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Tella</w:t>
+                <w:t xml:space="preserve">Nanometer-long Ge-imogolite nanotubes cause sustained lung inflammation and fibrosis in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille van Den Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ibouraadaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12989-014-0067-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332730v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term aging of a CeO2 based nanocomposite used for wood protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 188, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-long Ge-imogolite nanotubes cause sustained lung inflammation and fibrosis in rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural incorporation of iron into Ge-imogolite nanotubes: a promising step for innovative nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Beckers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Saloua Ibouraadaten</w:t>
+                <w:t xml:space="preserve">A. Avellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-014-0067-z⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (91), pp.49827-49830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra08840a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187819v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity-dependent silver nanoparticle uptake and transformation by Atlantic killifish (Fundulus heteroclitus) embryos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (1), pp.167-176. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 187, pp.22-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/17435390.2013.869627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426266v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of juvenile Danio rerio to aged TiO2 nanomaterial from sunscreen</w:t>
               </w:r>
@@ -6803,51 +6803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of molting on the biodistribution of CeO2 nanoparticles within Daphnia pulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7375,51 +7375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure and environmental impact during the life cycle of manufactured nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7494,2741 +7494,2741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical Control over the Single- or Double-Wall Structure of Aluminogermanate Imogolite-like Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Length of Imogolite-Like Nanotubes on Their Cytotoxicity and Genotoxicity toward Human Dermal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Thill</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja209756j⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (11), pp.2513-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx3003214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766556v1</w:t>
+                <w:t xml:space="preserve">hal-01426288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High energy resolution five-crystal spectrometer for high quality fluorescence and absorption measurements on an X-ray Absorption Spectroscopy beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lahera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Llorens</w:t>
+                <w:t xml:space="preserve">William Delnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Braillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83 (6), pp.063104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4728414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00708404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Length of Imogolite-Like Nanotubes on Their Cytotoxicity and Genotoxicity toward Human Dermal Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Physico-chemical Control over the Single- or Double-Wall Structure of Aluminogermanate Imogolite-like Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guiose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+                <w:t xml:space="preserve">Olivier Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Meo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Thill</w:t>
+                <w:t xml:space="preserve">Luc Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (11), pp.2513-2522. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (8), pp.3780-3786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/tx3003214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja209756j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426288v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste, pollutants and nanomaterials: recovery, depollution, environmental and toxicological impacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Legros</w:t>
+                <w:t xml:space="preserve">Synthesis of Ge-imogolite: influence of the hydrolysis ratio on the structure of the nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (32), pp.14516-14522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20346k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426340v1</w:t>
+                <w:t xml:space="preserve">hal-01426202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and leachability of gasified sewage sludge solid residues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+                <w:t xml:space="preserve">Waste, pollutants and nanomaterials: recovery, depollution, environmental and toxicological impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 356-57, pp.91-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00766629v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological effects of an aged TiO2 nanocomposite measured as apoptosis in the anecic earthworm Lumbricus terrestris after exposure through water, food and soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralogy and leachability of gasified sewage sludge solid residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
+                <w:t xml:space="preserve">Hans Saveyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2011.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (1-3), pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.04.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766618v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of sunscreen nanomaterials: Ecotoxicity and genotoxicity of altered TiO2 nanocomposites on Vicia faba</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecotoxicological effects of an aged TiO2 nanocomposite measured as apoptosis in the anecic earthworm Lumbricus terrestris after exposure through water, food and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Foltete</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Nahmani</w:t>
+                <w:t xml:space="preserve">Elara Moudilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.06.020⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (6), pp.1105-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2011.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766589v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMIC SPHERULE DENSITY IN SOIL AND SURFACE EXPOSURE AGE IN THE ATACAMA DESERT, CHILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+                <w:t xml:space="preserve">A. Nyindong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Hutzler</w:t>
+                <w:t xml:space="preserve">S. Spitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46, pp.A199-A199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter-Feedling Bivalves Store and Biodeposit Colloidally Stable Gold Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental impact of sunscreen nanomaterials: Ecotoxicity and genotoxicity of altered TiO2 nanocomposites on Vicia faba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Masfaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew S. Hull</w:t>
+                <w:t xml:space="preserve">Emilie Bigorgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (15), pp.6592-6599. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (10), pp.2515-2522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es200809c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426211v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of steel slag leaching: Batch tests and modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
+                <w:t xml:space="preserve">Filter-Feedling Bivalves Store and Biodeposit Colloidally Stable Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew S. Hull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.05.018⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (15), pp.6592-6599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es200809c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545194v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ge-imogolite: influence of the hydrolysis ratio on the structure of the nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Masion</w:t>
+                <w:t xml:space="preserve">Kinetics of steel slag leaching: Batch tests and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (32), pp.14516-14522. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.225-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cp20346k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426202v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Copper Speciation in Pig Slurry by a Multitechnique Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Legret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+                <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3151⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (18), pp.6926-6932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es101651w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575010v1</w:t>
+                <w:t xml:space="preserve">hal-01426133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Degradation at the Surface of a TiO2-Based Nanomaterial Used in Cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pedeutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (7), pp.2689-2694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es903757q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of natural and engineered nanoparticles in aquatic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Levard</w:t>
+                <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Solovitch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Auffan</w:t>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426342v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus speciation in dicalcium silicate polymorphs of basic oxygen furnace (BOF) slag - Preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+                <w:t xml:space="preserve">Mobility of natural and engineered nanoparticles in aquatic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Piantone</w:t>
+                <w:t xml:space="preserve">N. Solovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (12, 1), pp.A674</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541539v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Aggregation and Deposition of TiO2 Nanoparticles in a Sandy Porous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus speciation in dicalcium silicate polymorphs of basic oxygen furnace (BOF) slag - Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Solovitch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+                <w:t xml:space="preserve">Patrice Piantone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (13), pp.4897-4902. </w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es1000819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519289v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Copper Speciation in Pig Slurry by a Multitechnique Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Legros</w:t>
+                <w:t xml:space="preserve">Concurrent Aggregation and Deposition of TiO2 Nanoparticles in a Sandy Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Solovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briois</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (18), pp.6926-6932. </w:t>
+              <w:t xml:space="preserve">, 2010, 44 (13), pp.4897-4902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es101651w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es1000819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426133v1</w:t>
+                <w:t xml:space="preserve">hal-01519289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-chemical characterization of residues from alteration of engineered nanomaterials: Commercialized sunscreens containing titanium dioxide nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical-chemical characterization and ecotoxicity of residues from alteration of engineered nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Gatri</w:t>
+                <w:t xml:space="preserve">C. Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinghuan Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ernest M. Hotze</w:t>
+                <w:t xml:space="preserve">J. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 237</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (13), pp.A144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426344v1</w:t>
+                <w:t xml:space="preserve">hal-01519542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-chemical characterization and ecotoxicity of residues from alteration of engineered nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 73 (13), pp.A144</w:t>
+              <w:t xml:space="preserve">, 2009, 73 (13), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519542v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-chemical characterization and ecotoxicity of residues from alteration of engineered nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Botta</w:t>
+                <w:t xml:space="preserve">Physical-chemical characterization of residues from alteration of engineered nanomaterials: Commercialized sunscreens containing titanium dioxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Feng</w:t>
+                <w:t xml:space="preserve">Imen Gatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghuan Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rosé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Chaurand</w:t>
+                <w:t xml:space="preserve">Ernest M. Hotze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 73 (13), pp.1</w:t>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592999v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CeO2 nanoparticles induce DNA damage towards human dermal fibroblasts in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Orsiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (2), pp.161-U115. </w:t>
@@ -10266,90 +10266,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10451,51 +10451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pellerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Suavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10584,51 +10584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10730,77 +10730,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (19), pp.5101-5110. </w:t>
@@ -11139,182 +11139,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04724588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of carbon monolith for wastewater treatment under flow.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
+                <w:t xml:space="preserve">Inter-comparaison en spectrométrie p-XRF : approches méthodologiques pour l’étude des céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First France-Germany adsorption meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290845v1</w:t>
+                <w:t xml:space="preserve">hal-04086065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11359,566 +11359,566 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the fate and behavior of iron from foliar-applied Fe nanoparticulate fertilizers in tomato and durum wheat - insights from X-ray absorption spectroscopy combined with Fe isotopic measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle L Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terres rares dans les résidus de bauxite : La spéciation comme outil pour le développement de procédés de lixiviation sélective en conditions douces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+                <w:t xml:space="preserve">Characterization of carbon monolith for wastewater treatment under flow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Prométhée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">First France-Germany adsorption meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764169v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Rare Earth Elements (REEs) Speciation Variability in Bauxite Residues (BRs) of Various Origin, Age and Storage Conditions as a Tool to Guide Selective REEs Leaching</w:t>
+                <w:t xml:space="preserve">Terres rares dans les résidus de bauxite : La spéciation comme outil pour le développement de procédés de lixiviation sélective en conditions douces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR Prométhée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nimes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764166v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparaison en spectrométrie p-XRF : approches méthodologiques pour l’étude des céramiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Borschneck</w:t>
+                <w:t xml:space="preserve">Assessment of Rare Earth Elements (REEs) Speciation Variability in Bauxite Residues (BRs) of Various Origin, Age and Storage Conditions as a Tool to Guide Selective REEs Leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.18175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086065v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyto-extraction des terres rares à partir de résidus de bauxite modifiés</w:t>
               </w:r>
@@ -11943,51 +11943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Celce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Lamwati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12023,1075 +12023,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Conception de fissures à géométrie contrôlée dans un mortier de confinement pour étudier les mécanismes de transport de particules : apports de la microtomographie RX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Till Fehlauer</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546578v1</w:t>
+                <w:t xml:space="preserve">hal-03538512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Lixiviation sélective des terres rares dans les résidus bauxite avec des acides organiques bio-inspirés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques "Bauxite Residues" de l'OHM BMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549188v1</w:t>
+                <w:t xml:space="preserve">hal-03585483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing aerosol transport through cracks in mortar matrices using x-ray microtomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Vidal</w:t>
+                <w:t xml:space="preserve">X-ray imaging and X-Ray Absorption Spectroscopy applied to Environmental Nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN AEROSOL CONFERENCE EAC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564363v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colocalization analysis to understand Yttrium uptake in Saxifraga paniculata using complementary imaging technics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564017v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux du site de la fonderie de l’Oued El Heimer : Opportunités ou Menaces ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Smouni</w:t>
+                <w:t xml:space="preserve">Visualizing aerosol transport through cracks in mortar matrices using x-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Pointeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Oujda Jerada, Morocco</w:t>
+              <w:t xml:space="preserve">EUROPEAN AEROSOL CONFERENCE EAC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547748v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lixiviation sélective des terres rares dans les résidus bauxite avec des acides organiques bio-inspirés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques "Bauxite Residues" de l'OHM BMP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.3840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585483v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de fissures à géométrie contrôlée dans un mortier de confinement pour étudier les mécanismes de transport de particules : apports de la microtomographie RX.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingmar Pointeau</w:t>
+                <w:t xml:space="preserve">Colocalization analysis to understand Yttrium uptake in Saxifraga paniculata using complementary imaging technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538512v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray imaging and X-Ray Absorption Spectroscopy applied to Environmental Nanotechnologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">État des lieux du site de la fonderie de l’Oued El Heimer : Opportunités ou Menaces ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Rose</w:t>
+                <w:t xml:space="preserve">Jihaine Ben Nacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Proux</w:t>
+                <w:t xml:space="preserve">M. Fahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Kieffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Borschneck</w:t>
+                <w:t xml:space="preserve">A. Smouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Oujda Jerada, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563216v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Link between Cd Isotopes and Speciation in Plants: A Case Study in Solanum Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13099,51 +13099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Hawaii, United States. pp.2103-2103, </w:t>
@@ -13181,51 +13181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy by non-protein thiols in plants from the Solanum species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13444,90 +13444,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of wood stains containing CeO2 nanoparticles as UV filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Scifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">253rd ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, CA, United States</w:t>
@@ -13582,77 +13582,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Avellan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masion,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schwab,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">253rd ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, CA, United States</w:t>
@@ -13707,77 +13707,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Scifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanometrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
@@ -13845,64 +13845,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
@@ -14052,51 +14052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into mechanisms leading to the release of ceo2 nanoparticles embedded in an acrylic wood coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Scifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14190,64 +14190,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal treatment of waste containing nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. B. Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14514,51 +14514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling physically sorted steelworks slag for the metallurgical and cement industries: conclusions of the ORLA research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14633,359 +14633,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and Leachability of the Solid Residue following Sewage Sludge Gasification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Chaurand</w:t>
+                <w:t xml:space="preserve">A multidisciplinary approach for the assessment of the environmental behavior of Basix Oxygen Furnace slag used in road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Saveyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Borschneck</w:t>
+                <w:t xml:space="preserve">P Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSM 10 - European Conference on Sludge Management, Dewatering, Drying and Thermal Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">6th European Slag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, MADRID, Spain. pp 77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307841v1</w:t>
+                <w:t xml:space="preserve">hal-01213814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary approach for the assessment of the environmental behavior of Basix Oxygen Furnace slag used in road construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Chaurand</w:t>
+                <w:t xml:space="preserve">Mineralogy and Leachability of the Solid Residue following Sewage Sludge Gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+                <w:t xml:space="preserve">H. Saveyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Slag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, MADRID, Spain. pp 77-88</w:t>
+              <w:t xml:space="preserve">ECSM 10 - European Conference on Sludge Management, Dewatering, Drying and Thermal Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213814v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wascon 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. 6p</w:t>
@@ -15008,402 +15008,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of the behavior of a BOF steel slag used in road construction : the PRECODD-ECLAIR research program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Legret</w:t>
+                <w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Engineering for Waste Valorisation (WasteEng08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.NC</w:t>
+              <w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Australia. pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973296v1</w:t>
+                <w:t xml:space="preserve">hal-00596560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on D. magna of food contaminated by aged TiO2 nanocomposite from sunscreen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th SETAC Europe Congress, Science and Technology for Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Seville, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Chaurand</w:t>
+                <w:t xml:space="preserve">Environmental assessment of the behavior of a BOF steel slag used in road construction : the PRECODD-ECLAIR research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Domas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Australia. pp.95-100</w:t>
+              <w:t xml:space="preserve">2. International Conference on Engineering for Waste Valorisation (WasteEng08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596560v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of a 10 um spot size laboratory micro-XRF to environmental sciences</w:t>
               </w:r>
@@ -15508,51 +15508,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of Chromium (Cr) and Vanadium (V) within leached BOF steel slag</w:t>
+                <w:t xml:space="preserve">Apport de la cristallochimie pour l'évaluation du comportement à long terme de laitiers d'acieries réutilisés en techniques routières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
@@ -15560,107 +15560,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Domas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Moscou, United States</w:t>
+              <w:t xml:space="preserve">1. International Conference on engineering for waste treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970049v1</w:t>
+                <w:t xml:space="preserve">ineris-00969970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la cristallochimie pour l'évaluation du comportement à long terme de laitiers d'acieries réutilisés en techniques routières</w:t>
+                <w:t xml:space="preserve">Speciation of Chromium (Cr) and Vanadium (V) within leached BOF steel slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
@@ -15668,96 +15681,83 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Domas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on engineering for waste treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Albi, France</w:t>
+              <w:t xml:space="preserve">15. Annual Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Moscou, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969970v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15913,77 +15913,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttrium speciation in bauxite residues: influence of bauxite origin and storage conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16265,51 +16265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEE578AC"/>
+    <w:nsid w:val="E2601DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16496,51 +16496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pchaurand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9605-8391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137417322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05565957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Ren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Campos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vacandio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-026-00618-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132740" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752939v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Formentini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c02887" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sebai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Ahmad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boccheciampe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.823877" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mustafa Negahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23107-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c08081" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Leys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230552" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blaser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rosier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01725f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02985696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Hasnaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9111458" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Zewde Tamrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00700D" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02697" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1168" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21862-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sironval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reylandt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ibouraadaten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Palmai-Pallag" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2188-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.05.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Neubauer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Navratilova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gondikas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiga Mackevica" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02578" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram A. Castillo-Michel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00422" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfrid M. A. Schulte-Herbruggen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea J. C. Semiao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret C. Graham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05930" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01223836v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoma Omoregie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5712-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427332v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.01.077" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426096v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Bastiaens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.091" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB9GD6BG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.08.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTWVCKGZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.10.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08840a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Diot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.01.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C5XWM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187819v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille van Den Brule" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-014-0067-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole W. Matson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Arnold" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.869627" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1256-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91TKKNQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dominici" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.063" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461B2RNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766640v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufils" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vollat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.035" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0B6BRL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Mertens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ploetze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es204508t" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426291v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita El Beze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.06.080" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48G248XN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519535v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766556v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guiose" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209756j" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00708404v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Braillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4728414" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx3003214" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hernandez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Saveyn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.04.070" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSRMVMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nahmani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Moudilou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.01.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0CPHPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766589v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foltete" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.06.020" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKZWTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802289v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyindong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spitale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426211v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Hull" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200809c" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545194v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.05.018" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426202v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20346k" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575010v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3151" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426342v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541539v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rafai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3142" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519289v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Solovitch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1000819" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426133v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101651w" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426344v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gatri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghuan Feng" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest M. Hotze" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519542v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592999v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426343v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsiere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390902788086" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marfaing" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerey" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.01.037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM797T2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963049v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Olivi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.060" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1P57H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063186i" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TC83SNQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962996v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Domas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RLH4JKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724588v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kruijt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cala" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tca Peijnenburg" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9768" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290845v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293812v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764169v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764166v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18175" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086065v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Abdelgawad" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695121v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Celce" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lamwati" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564363v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Pointeau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564017v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5857" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547748v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihaine Ben Nacib" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahr" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smouni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585483v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ambrosi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538512v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563216v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546579v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2103" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547544v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scifo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547523v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion," TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schwab," TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564354v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548682v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Tamrat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855605v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307808v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ferrasse" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971189v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971090v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307841v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saveyn" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213814v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaurand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451174v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973296v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595538v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abacci" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596560v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dabo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970172v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boning" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970049v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969970v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chateau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379818v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764170v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073685v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arnaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pchaurand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9605-8391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137417322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05565957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Ren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Campos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vacandio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-026-00618-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132740" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Formentini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c02887" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sebai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Ahmad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boccheciampe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.823877" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mustafa Negahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23107-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c08081" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blaser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rosier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01725f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Leys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230552" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02985696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Hasnaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9111458" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Zewde Tamrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00700D" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21862-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02697" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sironval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reylandt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ibouraadaten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Palmai-Pallag" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2188-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.05.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Neubauer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Navratilova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gondikas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiga Mackevica" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02578" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram A. Castillo-Michel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00422" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.01.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427333v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfrid M. A. Schulte-Herbruggen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea J. C. Semiao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret C. Graham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05930" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01223836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoma Omoregie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5712-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426096v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Bastiaens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.091" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB9GD6BG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.08.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTWVCKGZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.10.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole W. Matson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Arnold" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.869627" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187819v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille van Den Brule" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-014-0067-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Diot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.01.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C5XWM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157201v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08840a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1256-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91TKKNQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dominici" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.063" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461B2RNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766640v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufils" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vollat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.035" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0B6BRL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Mertens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ploetze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es204508t" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426291v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita El Beze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.06.080" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48G248XN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519535v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426288v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx3003214" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00708404v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Braillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4728414" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766556v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guiose" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209756j" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426202v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20346k" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426340v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hernandez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Saveyn" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.04.070" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSRMVMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nahmani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Moudilou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.01.009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0CPHPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802289v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyindong" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spitale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766589v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foltete" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.06.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKZWTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426211v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Hull" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200809c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545194v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.05.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101651w" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575010v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3151" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426342v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541539v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rafai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3142" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519289v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Solovitch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1000819" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519542v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592999v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426344v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gatri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghuan Feng" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest M. Hotze" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426343v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsiere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390902788086" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marfaing" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerey" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.01.037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM797T2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963049v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Olivi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.060" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1P57H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063186i" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TC83SNQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962996v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Domas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RLH4JKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724588v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kruijt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cala" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tca Peijnenburg" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9768" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086065v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Abdelgawad" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293812v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290845v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764169v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764166v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18175" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695121v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Celce" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lamwati" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538512v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Pointeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585483v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ambrosi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563216v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564363v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564017v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5857" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547748v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihaine Ben Nacib" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahr" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smouni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546579v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2103" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547544v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scifo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547523v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion," TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schwab," TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564354v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548682v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Tamrat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855605v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307808v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ferrasse" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971189v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971090v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213814v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaurand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307841v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saveyn" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451174v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596560v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dabo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595538v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abacci" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973296v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970172v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boning" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969970v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chateau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970049v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379818v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764170v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073685v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arnaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>