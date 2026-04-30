--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -66,7896 +66,8293 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Analysis of the Static Bidomain Model for Pulsed Field Cardiac Ablation</w:t>
+                <w:t xml:space="preserve">Multicellular tumour spheroids exposure to pulsed electric field: A combined experimental and mathematical modelling study highlighting temporal dynamics of DAMP release and accelerated regrowth at intermediate field intensities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Collin</w:t>
+                <w:t xml:space="preserve">Emma Leschiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Nati Poltri</w:t>
+                <w:t xml:space="preserve">Nicolas Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair Poignard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.70267⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 171, pp.109262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2026.109262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400401v1</w:t>
+                <w:t xml:space="preserve">hal-05559665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of early MRI in assessing the risk of local tumor progression following irreversible electroporation for hepatocellular carcinoma treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Updated Numerical Workflow for Predicting Clinical Outcomes of Irreversible Electroporation in Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle N’kontchou</w:t>
+                <w:t xml:space="preserve">Olivier Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Petit</w:t>
+                <w:t xml:space="preserve">Kylian Desier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abou Diallo</w:t>
+                <w:t xml:space="preserve">Luc Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Séror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hyperthermia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02656736.2025.2505595⟩</w:t>
+              <w:t xml:space="preserve">Bioelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25763113261419720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322273v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward perioperative, numerically assisted irreversible electroporation for hepatocellular carcinoma: clinical outcomes informed by numerical simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical Derivation of a Homogenized Bidomain Model for Pulsed Field Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lafitte</w:t>
+                <w:t xml:space="preserve">Simon Bihoreau Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Voyer</w:t>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Tasu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-025-12223-7⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 92, pp.104644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2026.104644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05475629v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between computed electric dose maps and early post-operative MRI for the evaluation of irreversible electroporation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of early MRI in assessing the risk of local tumor progression following irreversible electroporation for hepatocellular carcinoma treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Carlo Pescatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dessain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle N’kontchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ae1802⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hyperthermia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02656736.2025.2505595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337772v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive local boundary conditions to improve deformable image registration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Toward perioperative, numerically assisted irreversible electroporation for hepatocellular carcinoma: clinical outcomes informed by numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad6952⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-025-12223-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719267v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How impedance measurements and imaging can be used to characterize the conductivity of tissues during the workflow of an electroporation-based therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic Analysis of the Static Bidomain Model for Pulsed Field Cardiac Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Voyer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Nati Poltri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3336193⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.70267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361148v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field model of bilipid membrane electroporation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Correlation between computed electric dose maps and early post-operative MRI for the evaluation of irreversible electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-023-01956-y⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ae1802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145549v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Immediate Post-Pulse Membrane Resealing from 4-Electrode Impedance Measurements by Numerical Modeling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How impedance measurements and imaging can be used to characterize the conductivity of tissues during the workflow of an electroporation-based therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectricity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/bioe.2023.0012⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (4), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3336193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361087v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of a biphase tumor fluid flow: the weak coupling case.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adaptive local boundary conditions to improve deformable image registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Inacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Facq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (16), pp.165025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad6952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2021.126635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03354766v2</w:t>
+                <w:t xml:space="preserve">hal-04719267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-scale models for fluid flow in tumour tissues: impact of microstructure properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deciphering Immediate Post-Pulse Membrane Resealing from 4-Electrode Impedance Measurements by Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás García-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Corridore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-022-01719-1⟩</w:t>
+              <w:t xml:space="preserve">Bioelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.266-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/bioe.2023.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891573v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial mechanistic modeling for prediction of 3D multicellular spheroids behavior upon exposure to high intensity pulsed electric fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Phase-field model of bilipid membrane electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jaramillo-Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> AIMS bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-023-01956-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/bioeng.2022009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03700689v1</w:t>
+                <w:t xml:space="preserve">hal-04145549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a magnetic skin effect in eddy current problems: the magnetic potential in magnetically soft materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asymptotic analysis of a biphase tumor fluid flow: the weak coupling case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Benzekry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 413, pp.126635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2021.126635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00033-021-01596-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02968889v1</w:t>
+                <w:t xml:space="preserve">hal-03354766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint state-parameter estimation for tumor growth model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Collin</w:t>
+                <w:t xml:space="preserve">Macro-scale models for fluid flow in tumour tissues: impact of microstructure properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Kritter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sébastien Benzekry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-022-01719-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M131775X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02960283v1</w:t>
+                <w:t xml:space="preserve">hal-02891573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Electrical Modeling of Cell Aggregates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial mechanistic modeling for prediction of 3D multicellular spheroids behavior upon exposure to high intensity pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Voyer</w:t>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair Poignard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> AIMS bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.102-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/bioeng.2022009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02467979v1</w:t>
+                <w:t xml:space="preserve">hal-03700689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and calibration of different electroporation models - Application to rabbit livers experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Joint state-parameter estimation for tumor growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Collin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M131775X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/202067014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02076894v2</w:t>
+                <w:t xml:space="preserve">hal-02960283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population modeling of tumor growth curves and the reduced Gompertz model improve prediction of the age of experimental tumors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a magnetic skin effect in eddy current problems: the magnetic potential in magnetically soft materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007178⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00033-021-01596-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02515955v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological changes may dominate the electrical properties of liver during reversible electroporation: Measurements and modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">In Silico Electrical Modeling of Cell Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 136, pp.107627. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2020.107627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914095v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch-based field-of-view matching in multi-modal images for electroporation-based ablations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Lafitte</w:t>
+                <w:t xml:space="preserve">Population modeling of tumor growth curves and the reduced Gompertz model improve prediction of the age of experimental tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Giraud</w:t>
+                <w:t xml:space="preserve">Anne Rodallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornel Zachiu</w:t>
+                <w:t xml:space="preserve">Joseph Ciccolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Ries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sutter</w:t>
+                <w:t xml:space="preserve">Jonathan P Mochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84, </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.e1007178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2020.101750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868718v1</w:t>
+                <w:t xml:space="preserve">inserm-02515955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling challenges for clinical electroporation ablation technique of liver tumors</w:t>
+                <w:t xml:space="preserve">Comparison and calibration of different electroporation models - Application to rabbit livers experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gallinato</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Taing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2019037⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CEMRACS 2018 - Numerical and mathematical modeling for biological and medical applications: deterministic, probabilistic and statistical descriptions, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202067014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493795v1</w:t>
+                <w:t xml:space="preserve">hal-02076894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of floating potentials in electrokinetic problems using an asymptotic method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Physiological changes may dominate the electrical properties of liver during reversible electroporation: Measurements and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2951942⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.107627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2020.107627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467851v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Voronoi-Based Approach for Mesoscale Simulations of Cell Aggregate Electropermeabilization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clair Poignard</w:t>
+                <w:t xml:space="preserve">Patch-based field-of-view matching in multi-modal images for electroporation-based ablations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gibou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Zachiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.12.009⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2020.101750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779598v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic expansions for the conductivity problem with nearly touching inclusions with corner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling challenges for clinical electroporation ablation technique of liver tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ahl.36⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2019037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766052v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified bidomain model with passive periodic heterogeneities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Coudière</w:t>
+                <w:t xml:space="preserve">Numerical modeling of floating potentials in electrokinetic problems using an asymptotic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Corridore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anđela Davidović</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2020126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2951942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363470v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Optimization of Plasmid DNA Delivery Combined with Hyaluronidase Injection for Electroporation Protocol</w:t>
+                <w:t xml:space="preserve">A Parallel Voronoi-Based Approach for Mesoscale Simulations of Cell Aggregate Electropermeabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Peri</w:t>
+                <w:t xml:space="preserve">Pouria Mistani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Deville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Arthur Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Signori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Natalini</w:t>
+                <w:t xml:space="preserve">Frederic Gibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2019.105204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366660v1</w:t>
+                <w:t xml:space="preserve">hal-01779598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Workflow of Irreversible Electroporation for Deep-Seated Tumor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asymptotic expansions for the conductivity problem with nearly touching inclusions with corner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab00c4⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.381-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ahl.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063020v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766052v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic modeling of the fusion of multicellular tumor spheroids in growth phase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified bidomain model with passive periodic heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Griseti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anđela Davidović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.05.005⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2020126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786027v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical modeling of tissue electroporation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Voyer</w:t>
+                <w:t xml:space="preserve">Numerical Optimization of Plasmid DNA Delivery Combined with Hyaluronidase Injection for Electroporation Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Peri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Silve</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Manon Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Signori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Natalini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2017.08.007⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.105204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2019.105204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598846v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum mechanics model of enzyme-based tissue degradation in cancer therapies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical Workflow of Irreversible Electroporation for Deep-Seated Tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-018-0515-2⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (5), pp.055016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab00c4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889575v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental estimation of stored stress within spherical microtissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic modeling of the fusion of multicellular tumor spheroids in growth phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dechristé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Griseti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 454, pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782340v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of the Proliferation Gradient in MultiCellular Tumor Spheroids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical modeling of tissue electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.08.031⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.98 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2017.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883189v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor growth model of ductal carcinoma: from in situ phase to stroma invasion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A continuum mechanics model of enzyme-based tissue degradation in cancer therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Natalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.06.022⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-018-0515-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598837v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconvergent second order Cartesian method for solving free boundary problem for invadopodia formation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental estimation of stored stress within spherical microtissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dechristé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483484v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible Electroporation: Disappearance of Observable Changes at Imaging Does Not Always Imply Complete Reversibility of the Underlying Causal Tissue Changes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathematical Modeling of the Proliferation Gradient in MultiCellular Tumor Spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.2017161809⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 458, pp.133 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421863v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model for transport of DNA plasmids from the external medium up to the nucleus by electroporation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tumor growth model of ductal carcinoma: from in situ phase to stroma invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2016.11.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 429, pp.253 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412380v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Voronoi Interface approach to cell aggregate electropermeabilization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Irreversible Electroporation: Disappearance of Observable Changes at Imaging Does Not Always Imply Complete Reversibility of the Underlying Causal Tissue Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gibou</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belkacem-Ourabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.11.048⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 282, pp.301 - 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.2017161809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483521v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free boundary problem for cell protrusion formations: theoretical and numerical aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Superconvergent second order Cartesian method for solving free boundary problem for invadopodia formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takashi Suzuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-016-1080-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 339, pp.412 - 431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412264v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of external medium conductivity on cell membrane electropermeabilization by microsecond and nanosecond electric pulses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical model for transport of DNA plasmids from the external medium up to the nucleus by electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Grazia Notarangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Twarogowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Natalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2016.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep19957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01266274v1</w:t>
+                <w:t xml:space="preserve">hal-01412380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial modelling of tumour drug resistance: the case of GIST liver metastases Mathematical Medicine and Biology Advance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Voronoi Interface approach to cell aggregate electropermeabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gibou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 332, pp.143 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.11.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imammb/dqw002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01380292v1</w:t>
+                <w:t xml:space="preserve">hal-01483521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and orientation of endothelial cells on micropatterned polymers: A simple model based on classical mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Joie</w:t>
+                <w:t xml:space="preserve">Free boundary problem for cell protrusion formations: theoretical and numerical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifeng Lei</w:t>
+                <w:t xml:space="preserve">Masahito Ohta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Durrieu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takashi Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2015.20.1059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-016-1080-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203488v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell membrane permeabilization by 12-ns electric pulses: Not a purely dielectric, but a charge-dependent phenomenon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Impact of external medium conductivity on cell membrane electropermeabilization by microsecond and nanosecond electric pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Volume 106, Part B, December 2015, Pages 369–378, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep19957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203284v1</w:t>
+                <w:t xml:space="preserve">hal-01266274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Steady-State Electrical Current Modeling for the Electropermeabilization of Biological Tissue</w:t>
+                <w:t xml:space="preserve">Spatial modelling of tumour drug resistance: the case of GIST liver metastases Mathematical Medicine and Biology Advance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Breton</w:t>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Buret</w:t>
+                <w:t xml:space="preserve">François Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lluis M. Mir</w:t>
+                <w:t xml:space="preserve">Patricio Cumsille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (3), pp.7402104. </w:t>
+              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 00, pp.1 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2351836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imammb/dqw002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153095v1</w:t>
+                <w:t xml:space="preserve">hal-01380292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second-order Cartesian method for the simulation of electropermeabilization cell models</w:t>
+                <w:t xml:space="preserve">Migration and orientation of endothelial cells on micropatterned polymers: A simple model based on classical mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Leguèbe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Julie Joie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifeng Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.03.028⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2015.20.1059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158377v1</w:t>
+                <w:t xml:space="preserve">hal-01203488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Layer Models For Electromagnetism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cell membrane permeabilization by 12-ns electric pulses: Not a purely dielectric, but a charge-dependent phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.213-238. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 106, Part B, December 2015, Pages 369–378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/cicp.120813.100114a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918634v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Modeling of Tumor Drug Resistance: the case of GIST Liver Metastases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clair Poignard</w:t>
+                <w:t xml:space="preserve">Non-Linear Steady-State Electrical Current Modeling for the Electropermeabilization of Biological Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imammb/dqw002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.7402104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2351836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089452v3</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical'' Electropermeabilization Modeling at the Cell Scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A second-order Cartesian method for the simulation of electropermeabilization cell models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisl Weynans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-012-0629-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 292, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712683v3</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting and permeable states of cell membrane submitted to high voltage pulses: Mathematical and numerical studies validated by the experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thin Layer Models For Electromagnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.06.027⟩</w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.213-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.120813.100114a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01027477v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corner asymptotics of the magnetic potential in the eddy-current model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+                <w:t xml:space="preserve">Spatial Modeling of Tumor Drug Resistance: the case of GIST Liver Metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+                <w:t xml:space="preserve">Patricio Cumsille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imammb/dqw002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.2947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00779067v1</w:t>
+                <w:t xml:space="preserve">hal-01089452v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différence de Potentiel Induite par un Champ Electrique sur la Membrane d'une Cellule Biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Classical'' Electropermeabilization Modeling at the Cell Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otared Kavian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Silve</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisl Weynans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (1-2), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-012-0629-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977590v1</w:t>
+                <w:t xml:space="preserve">hal-00712683v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Expansion of Steady-State Potential in a High Contrast Medium with a Thin Resistive Layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conducting and permeable states of cell membrane submitted to high voltage pulses: Mathematical and numerical studies validated by the experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2013.06.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 360, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00442659v2</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the migration of endothelial cells on bioactive micropatterned polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youcef Mammeri</w:t>
+                <w:t xml:space="preserve">Corner asymptotics of the magnetic potential in the eddy-current model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2013.10.997⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (13), pp.1924-1955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.2947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709993v3</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Layer Correctors and Generalized Polarization Tensor for Periodic Rough Thin Layers. A Review for the Conductivity Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Différence de Potentiel Induite par un Champ Electrique sur la Membrane d'une Cellule Biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3EI, 75, pp.11-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00586103v3</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic Expansion of Steady-State Potential in a High Contrast Medium with a Thin Resistive Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175378⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 221, pp.48-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2013.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00614033v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00442659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical treatment of rounded and sharp corners in the modeling of 2D electrostatic fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+                <w:t xml:space="preserve">Modelling of the migration of endothelial cells on bioactive micropatterned polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Joie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifeng Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S2179-10742011000100008⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (4), pp.997-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2013.10.997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515107v3</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709993v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-harmonic Maxwell equations in biological cells. The differential form formalism to treat the thin layer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Boundary Layer Correctors and Generalized Polarization Tensor for Periodic Rough Thin Layers. A Review for the Conductivity Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1793744211000345⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mathematical and numerical approaches for multiscale problem, 37, pp.136-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201237004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651510v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00586103v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion flux, transmembrane potential, and osmotic stabilization: A new electrophysiological dynamic model for Eukaryotic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Saut</w:t>
+                <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-010-0641-8⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.679-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00477372v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit characterization of the polarization tensor for rough thin layers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical treatment of rounded and sharp corners in the modeling of 2D electrostatic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0956792510000252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.66-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S2179-10742011000100008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00554686v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515107v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-scale analysis for very rough thin layers. An explicit characterization of the polarization tensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ion flux, transmembrane potential, and osmotic stabilization: A new electrophysiological dynamic model for Eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2010.12.001⟩</w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (3), pp.235-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-010-0641-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00401835v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00477372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMAL PLACEMENT OF ELECTRODES IN AN ELECTROPORATION PROCESS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Time-harmonic Maxwell equations in biological cells. The differential form formalism to treat the thin layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/2010004⟩</w:t>
+              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.325-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793744211000345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544874v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Transmission Conditions through a rough thin layer. The case of the periodic roughness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Two-scale analysis for very rough thin layers. An explicit characterization of the polarization tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Sorin Ciuperca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S095679250999012X⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (3), pp.227-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2010.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00356124v2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00401835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a Rough Thin Layer on the Potential</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Explicit characterization of the polarization tensor for rough thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956792510000252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00506120v1</w:t>
+                <w:t xml:space="preserve">inria-00554686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate transmission conditions through a weakly oscillating thin layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">OPTIMAL PLACEMENT OF ELECTRODES IN AN ELECTROPORATION PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Cindea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.1045⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/2010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00334772v1</w:t>
+                <w:t xml:space="preserve">inria-00544874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the transmembrane voltage potential of a biological cell in time-harmonic regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of a Rough Thin Layer on the Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Sorin Ciuperca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.2823 - 2826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00352510v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate conditions replacing thin layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approximate Transmission Conditions through a rough thin layer. The case of the periodic roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Ciuperca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.916154⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (1), pp.51-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095679250999012X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165049v3</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00356124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics for Steady State Voltage Potentials in a Bidimensional Highly Contrasted Medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approximate transmission conditions through a weakly oscillating thin layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 31 (4), pp.443-479. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.923⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 32 (4), pp.435-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083670v3</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00334772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics for steady state voltage potentials in a bidimensional highly contrasted medium with thin layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">About the transmembrane voltage potential of a biological cell in time-harmonic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26, pp.162-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00334770v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotically precise norm estimates of scattering from a small circular inhomogeneity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approximate conditions replacing thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036810701243073⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.1154 -- 1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.916154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00334779v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165049v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Impedance Boundary Condition At High Frequency For A Domain With Thin Layer: The Circular Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asymptotics for Steady State Voltage Potentials in a Bidimensional Highly Contrasted Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036810701714172⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (4), pp.443-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00334771v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083670v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asymptotics for steady state voltage potentials in a bidimensional highly contrasted medium with thin layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (4), pp.443-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00334770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotically precise norm estimates of scattering from a small circular inhomogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek J. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Vogelius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (4), pp.433-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036810701243073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00334779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Impedance Boundary Condition At High Frequency For A Domain With Thin Layer: The Circular Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (12), pp.1549-1568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036810701714172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00334771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Algebraic Multilevel Methods for Edge Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (4), pp.619-622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2006.871604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7965,4164 +8362,4164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep modelling of electric field distribution for clinical electroporation ablation therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylian Desier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Facq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2025 - International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2025, Houston (TX), United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep learning-assisted hybrid model for electric dosimetry in electroporation therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylian Desier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Facq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMS 2025 - International Symposium on Computer-Based Medical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2025, Madrid, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell electropermeabilization with subnanosecond pulsed electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complementarity of modeling and experimentation in the study of biological effects of subnanosecond pulsed electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocardiology Modeling After Catheter Ablations for Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Nati Poltri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Caluori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIMH 2023 - 12th International Conference Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.184-193, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic solutions of two problems of Biology and Physics using the Jacobi elliptic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Orthogonal Polynomials, Special Functions and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches Mathématiques, Jun 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated needle localisation for electric field computation during an electroporation ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Inacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE - MELECON 2022 - 21st Mediterranean Electrotechnical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Palerme, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MELECON53508.2022.9842866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating Potential Boundary Condition in Smooth Domains in an Electroporation Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Corridore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMDS 2020 - International Conference by Center for Mathematical Modeling and Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Osaka (JP), Japan. pp.91-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-4866-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004806v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of lamination stacks based on the vector potential formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microfluidic tools to fabricate multicellular constructs and analyze their electromagnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of floating potentials in electrokinetic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Corridore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Voyer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for parallel electroporation of spheroids entrapped in hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd World Congress on Electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling of Electroporation for the Computation of the Electric Field Distribution Inside Biological Tissues during the Application of the Pulse Voltage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamic modeling of electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst World Congress of Electroporation, WC2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ADVANCES IN MAGNETICS CONFERENCE (AIM) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285366v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of electroporation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamic Modeling of Electroporation for the Computation of the Electric Field Distribution Inside Biological Tissues during the Application of the Pulse Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCES IN MAGNETICS CONFERENCE (AIM) 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1rst World Congress of Electroporation, WC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Portorož, Slovenia. pp.211-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-287-817-5_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291379v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic expansion for the magnetic potential in the eddy-current problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Computation of the electric field at the tissue scale when pulse voltages are applied to induce electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393362v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the electric field at the tissue scale when pulse voltages are applied to induce electroporation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Asymptotic expansion for the magnetic potential in the eddy-current problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291408v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient delta-parametrization of 2D Surface-Impedance solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Modelling of the Non-Linear Gap Junction Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anđela Davidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desplantez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2015 Computing in Cardiology Conference (CinC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impédances de surface en 2D : comparaison de méthodes de paramétrisation en δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numélec 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes - IREENA, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Modified Bidomain Model with Periodic Diffusive Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anđela Davidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Cardiology — 41st Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cambridge, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic delta-Parametrization of Surface-Impedance Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear steady-state electrical current modeling for the electropermeabilization of biological tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corner Asymptotics of the Magnetic Potential in the Eddy-Current Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSA 2013 - Journées Singulières Augmentées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Description of the Magnetic Potential near a Corner Singularity in the Bidimensional Eddy-Current Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D electrostatic problems with rounded corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Layer Models for Electromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves 2011: The 10th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedance condition close to a corner in eddy-current problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOMEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de transmission approchées en électromagnétisme pour des milieux cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ème CANUM Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Carcans-Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00528532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transmission Problem in Electromagnetism with a Singular Interface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Treatment of rounded and sharp corners in the numerical modeling of 2D electrostatic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Singular Days on Asymptotic Methods for PDEs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vitória, Brazil. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00528523v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502238v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of rounded and sharp corners in the numerical modeling of 2D electrostatic fields</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Transmission Problem in Electromagnetism with a Singular Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Caloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Faou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Vitória, Brazil. pp.CD</w:t>
+              <w:t xml:space="preserve">6th Singular Days on Asymptotic Methods for PDEs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502238v4</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a rough thin layer on the potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Sorin Ciuperca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Transmission Conditions for the Laplacian in a High Contrast Medium with a Thin Layer. The Inﬂuence of the Curvature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES2009, the 9th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00442381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotics Methods to Compute Electromagnetic Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes asymptotiques pour le calcul de champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numélec 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12132,1324 +12529,1324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling and Simulations of Pulsed Field Ablation for Cardiac Ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WC2024 - 5th World Congress on Electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Scale Convergence of a Microscopic Bidomain Model for Cardiac Ablation by Pulsed Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANUM 2024 - 46ème Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Le-Bois-Plage-en-Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modeling of Pulsed Electric Field Cardiac Ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Caluori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICAM - Workshop 4 "Modeling and simulation of ablation treatments"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population modeling of tumor growth curves, the reduced Gompertz model and prediction of the age of a tumor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ciccolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGE 2019 Twenty-eighth meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the efficacy of anti-cancer nanoparticles with data-driven mathematical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ciccolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Science Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of the diffusive inclusions in the bidomain model: theoretical and numerical study. Application to the rat heart.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anđela Davidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Scientific Workshop IHU-Liryc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cardiac electrophysiology with structural heterogeneities and dynamical gap junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anđela Davidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desplantez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2015 SIAM Conference on Computational Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Modelling of the Non-Linear Gap Junction Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anđela Davidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desplantez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Computing in Cardiology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of non-linear GJ channels on the AP propagation : a modelling insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anđela Davidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desplantez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33RD ANNUAL MEETING OF THE EUROPEAN SECTION OF THE ISHR </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Modified Bidomain Model with Diffusive Inclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Influence of periodic diffusive inclusions on the bidomain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anđela Davidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology — 41st Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, Massachusetts, United States. 2014</w:t>
+              <w:t xml:space="preserve">From the Clinic to Partial Differential Equations and Back: Emerging challenges for Cardiovascular Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Providence, Rhode Island, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117258v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of periodic diffusive inclusions on the bidomain model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">The Modified Bidomain Model with Diffusive Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anđela Davidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From the Clinic to Partial Differential Equations and Back: Emerging challenges for Cardiovascular Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Providence, Rhode Island, United States. 2014</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology — 41st Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, Massachusetts, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117272v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of periodic diffusive inclusions on the bidomain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andjela Davidovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Liryc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13459,241 +13856,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtissues in cancer modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> AIMS bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/bioeng.2022021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEMRACS 2018: Numerical and mathematical modeling for biologicaland medical applications: deterministic, probabilisticand statistical description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grandmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lochërbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, pp.336, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/202067000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13703,139 +14100,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of Mathematical Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Quaranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Singapore, 370, 2021, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-4866-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13845,626 +14242,626 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Field Ablation for the Interventional Treatment of Cardiac Arrhythmias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Caluori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Treatment Strategies for Clinical Electrophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.29-47, 2022, Lecture Notes in Bioengineering, 978-981-19-6648-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-6649-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modeling of Gastro-Intestinal Metastasis Resistance to Tyrosine Kinase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods of Mathematical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 370, Springer Singapore, pp.15-49, 2021, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-4866-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating growth and risk of relapse of intracranial tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Pianet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Systems Biology Approaches in Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2019, 9780367344214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Modeling of Tumor Growth Curves, the Reduced Gompertz Model and Prediction of the Age of a Tumor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ciccolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computational Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-97, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-35210-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Approaches Used in Modeling of Cell Membrane Electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Wegner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.24, 2017, Handbook of Electroporation, 978-3-319-26779-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26779-1_3-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14474,100 +14871,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes asymptotiques pour le calcul des champs électromagnétiques dans des milieux à couches minces. Application aux cellules biologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Claude Bernard - Lyon I, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00124110v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14577,105 +14974,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few advances in biological modeling and asymptotic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analysis of PDEs [math.AP]. Universite de Bordeaux, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01113037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId364"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14822,51 +15219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05400401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Nati Poltri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70267" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carlo Pescatori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dessain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le N&#8217;kontchou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2025.2505595" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sutter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lafitte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12223-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seror" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae1802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04719267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Inacio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Facq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad6952" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3336193" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04145549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jaramillo-Aguayo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01956-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Corridore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2023.0012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354766v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vaghi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126635" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fanciullino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01719-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bruhier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/bioeng.2022009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-021-01596-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kritter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M131775X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gidel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952156" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076894v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jankowiak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Mochel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02914095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107627" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Zachiu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ries" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallinato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951942" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Mistani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guittet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gibou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.12.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766052v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie-No&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.36" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02363470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Davidovi&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020126" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02366660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Deville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Signori" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105204" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02063020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab00c4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dechrist&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Griseti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.05.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.08.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0515-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782340v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillaume" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.08.031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.06.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421863v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belkacem-Ourabia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017161809" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Legu&#232;be" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Notarangelo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.11.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.048" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ohta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Suzuki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1080-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266274v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19957" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornelis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqw002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Joie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Lei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Durrieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.1059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.06.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.03.028" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.120813.100114a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089452v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712683v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0629-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01027477v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leguebe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.027" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STWQSRWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442659v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.06.047" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709993v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2013.10.997" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586103v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201237004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651510v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Campion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0641-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ABA3AD6BFCCB677ABC451D508F49850BCDB81C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792510000252" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q649BXHN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401835v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Sorin Ciuperca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.12.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00356124v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Ciuperca" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095679250999012X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506120v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334772v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1045" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7EFCAD52B1AE27F3A2634F385C7A42F3425815F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352510v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165049v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.916154" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083670v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.923" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334770v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek J. Hansen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Vogelius" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810701243073" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334771v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810701714172" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111256v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871604" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060090v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Desier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060101v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473550v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vallet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473578v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155159v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caluori" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ja&#239;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_19" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004709v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862360v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9842866" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03004806v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4866-3_6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063629v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189453v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_47" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291379v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mir" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desplantez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117248v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847009v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528532v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528523v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412388v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442381v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360339v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398408v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847693v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847482v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389083v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424578v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Fanciullino" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paul M. Mochel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968959v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418706v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418697v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418665v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117258v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117272v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937884v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Davidovic" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/bioeng.2022021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loch&#235;rbach" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067000" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03546879v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chaplain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Quaranta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4866-3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04059570v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jais" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6649-1_2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03546801v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4866-3_2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02406709v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pianet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383995v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35210-3_7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483487v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wegner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-319-26779-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_3-1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124110v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01113037v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05559665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leschiera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mattei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2026.109262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sutter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Desier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lafitte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;ror" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25763113261419720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368825v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau Duchemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2026.104644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carlo Pescatori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dessain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le N&#8217;kontchou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2025.2505595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12223-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05400401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Nati Poltri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70267" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seror" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae1802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3336193" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04719267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Inacio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Facq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad6952" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Corridore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2023.0012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04145549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jaramillo-Aguayo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01956-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354766v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vaghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126635" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fanciullino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01719-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bruhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/bioeng.2022009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kritter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M131775X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-021-01596-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Mochel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007178" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076894v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jankowiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02914095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107627" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Zachiu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ries" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101750" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallinato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951942" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Mistani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guittet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gibou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.12.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766052v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie-No&#235;l" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.36" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02363470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Davidovi&#263;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020126" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02366660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Deville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Signori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105204" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02063020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab00c4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dechrist&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Griseti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.05.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.08.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0515-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillaume" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gomes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.08.031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.06.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421863v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belkacem-Ourabia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017161809" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Legu&#232;be" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Notarangelo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.11.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.048" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412264v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ohta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Suzuki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1080-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266274v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19957" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornelis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqw002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Joie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Lei" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Durrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.1059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.06.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCRHPBQ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.03.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918634v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.120813.100114a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089452v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712683v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0629-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01027477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leguebe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STWQSRWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442659v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.06.047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709993v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2013.10.997" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586103v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201237004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477372v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Campion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0641-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ABA3AD6BFCCB677ABC451D508F49850BCDB81C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000345" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Sorin Ciuperca" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.12.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792510000252" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q649BXHN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00356124v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Ciuperca" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095679250999012X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1045" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7EFCAD52B1AE27F3A2634F385C7A42F3425815F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352510v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165049v3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.916154" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083670v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.923" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334770v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334779v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek J. Hansen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Vogelius" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810701243073" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810701714172" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871604" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060090v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473550v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vallet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155159v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caluori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ja&#239;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_19" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004709v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862360v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9842866" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03004806v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4866-3_6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063629v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189453v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silve" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285366v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_47" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418702v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desplantez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117248v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847009v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528532v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528523v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412388v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442381v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360339v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398408v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847482v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389083v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424578v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Fanciullino" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paul M. Mochel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968959v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418697v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418687v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117272v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117258v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937884v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Davidovic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875643v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/bioeng.2022021" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701623v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loch&#235;rbach" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067000" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03546879v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chaplain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Quaranta" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4866-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04059570v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jais" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6649-1_2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03546801v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4866-3_2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02406709v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pianet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383995v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35210-3_7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483487v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wegner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-319-26779-1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_3-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124110v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01113037v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>