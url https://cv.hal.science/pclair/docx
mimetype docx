--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -4079,365 +4079,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor growth model of ductal carcinoma: from in situ phase to stroma invasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irreversible Electroporation: Disappearance of Observable Changes at Imaging Does Not Always Imply Complete Reversibility of the Underlying Causal Tissue Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clair Poignard</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belkacem-Ourabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.06.022⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 282, pp.301 - 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.2017161809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598837v1</w:t>
+                <w:t xml:space="preserve">hal-01421863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible Electroporation: Disappearance of Observable Changes at Imaging Does Not Always Imply Complete Reversibility of the Underlying Causal Tissue Changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Seror</w:t>
+                <w:t xml:space="preserve">Superconvergent second order Cartesian method for solving free boundary problem for invadopodia formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 282, pp.301 - 302. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 339, pp.412 - 431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1148/radiol.2017161809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421863v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconvergent second order Cartesian method for solving free boundary problem for invadopodia formation</w:t>
+                <w:t xml:space="preserve">Tumor growth model of ductal carcinoma: from in situ phase to stroma invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 339, pp.412 - 431. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 429, pp.253 - 266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483484v1</w:t>
+                <w:t xml:space="preserve">hal-01598837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical model for transport of DNA plasmids from the external medium up to the nucleus by electroporation</w:t>
               </w:r>
@@ -5888,290 +5888,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712683v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting and permeable states of cell membrane submitted to high voltage pulses: Mathematical and numerical studies validated by the experiments</w:t>
+                <w:t xml:space="preserve">Corner asymptotics of the magnetic potential in the eddy-current model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Leguebe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Silve</w:t>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis M Mir</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.06.027⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (13), pp.1924-1955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.2947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027477v1</w:t>
+                <w:t xml:space="preserve">hal-00779067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corner asymptotics of the magnetic potential in the eddy-current model</w:t>
+                <w:t xml:space="preserve">Conducting and permeable states of cell membrane submitted to high voltage pulses: Mathematical and numerical studies validated by the experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Dauge</w:t>
+                <w:t xml:space="preserve">Michael Leguebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dular</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lluis M Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 360, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.2947⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779067v1</w:t>
+                <w:t xml:space="preserve">hal-01027477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différence de Potentiel Induite par un Champ Electrique sur la Membrane d'une Cellule Biologique</w:t>
               </w:r>
@@ -6239,51 +6239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Expansion of Steady-State Potential in a High Contrast Medium with a Thin Resistive Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6555,64 +6555,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6702,77 +6702,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.66-81. </w:t>
@@ -6804,471 +6804,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515107v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion flux, transmembrane potential, and osmotic stabilization: A new electrophysiological dynamic model for Eukaryotic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-harmonic Maxwell equations in biological cells. The differential form formalism to treat the thin layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-010-0641-8⟩</w:t>
+              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.325-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793744211000345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00477372v1</w:t>
+                <w:t xml:space="preserve">hal-00651510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-harmonic Maxwell equations in biological cells. The differential form formalism to treat the thin layer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion flux, transmembrane potential, and osmotic stabilization: A new electrophysiological dynamic model for Eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (3), pp.235-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-010-0641-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793744211000345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00651510v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00477372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-scale analysis for very rough thin layers. An explicit characterization of the polarization tensor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explicit characterization of the polarization tensor for rough thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956792510000252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2010.12.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00401835v1</w:t>
+                <w:t xml:space="preserve">inria-00554686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit characterization of the polarization tensor for rough thin layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-scale analysis for very rough thin layers. An explicit characterization of the polarization tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Sorin Ciuperca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0956792510000252⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (3), pp.227-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2010.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00554686v1</w:t>
+                <w:t xml:space="preserve">inria-00401835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMAL PLACEMENT OF ELECTRODES IN AN ELECTROPORATION PROCESS</w:t>
               </w:r>
@@ -7371,64 +7371,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Rough Thin Layer on the Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Sorin Ciuperca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7751,64 +7751,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate conditions replacing thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8210,51 +8210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Multilevel Methods for Edge Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8370,51 +8370,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep modelling of electric field distribution for clinical electroporation ablation therapies</w:t>
+                <w:t xml:space="preserve">A deep learning-assisted hybrid model for electric dosimetry in electroporation therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylian Desier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lafitte</w:t>
@@ -8428,118 +8428,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Facq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Seror</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2025 - International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2025, Houston (TX), United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">CBMS 2025 - International Symposium on Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Madrid, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060090v1</w:t>
+                <w:t xml:space="preserve">hal-05060101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning-assisted hybrid model for electric dosimetry in electroporation therapies</w:t>
+                <w:t xml:space="preserve">Deep modelling of electric field distribution for clinical electroporation ablation therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylian Desier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lafitte</w:t>
@@ -8553,118 +8553,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Facq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clair Poignard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMS 2025 - International Symposium on Computer-Based Medical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2025, Madrid, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">ISBI 2025 - International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2025, Houston (TX), United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060101v1</w:t>
+                <w:t xml:space="preserve">hal-05060090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell electropermeabilization with subnanosecond pulsed electric fields</w:t>
+                <w:t xml:space="preserve">On the complementarity of modeling and experimentation in the study of biological effects of subnanosecond pulsed electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
@@ -8721,75 +8721,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473550v1</w:t>
+                <w:t xml:space="preserve">hal-05473578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complementarity of modeling and experimentation in the study of biological effects of subnanosecond pulsed electric fields</w:t>
+                <w:t xml:space="preserve">Cell electropermeabilization with subnanosecond pulsed electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
@@ -8846,51 +8846,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473578v1</w:t>
+                <w:t xml:space="preserve">hal-05473550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocardiology Modeling After Catheter Ablations for Atrial Fibrillation</w:t>
               </w:r>
@@ -9391,51 +9391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10076,355 +10076,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the electric field at the tissue scale when pulse voltages are applied to induce electroporation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Asymptotic expansion for the magnetic potential in the eddy-current problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291408v1</w:t>
+                <w:t xml:space="preserve">hal-01393362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic expansion for the magnetic potential in the eddy-current problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Computation of the electric field at the tissue scale when pulse voltages are applied to induce electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393362v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient delta-parametrization of 2D Surface-Impedance solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.442</w:t>
@@ -10574,90 +10574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impédances de surface en 2D : comparaison de méthodes de paramétrisation en δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numélec 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes - IREENA, Jun 2015, Nantes, France</w:t>
@@ -10794,77 +10794,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic delta-Parametrization of Surface-Impedance Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11031,103 +11031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corner Asymptotics of the Magnetic Potential in the Eddy-Current Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSA 2013 - Journées Singulières Augmentées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
@@ -11156,103 +11156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Description of the Magnetic Potential near a Corner Singularity in the Bidimensional Eddy-Current Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil</w:t>
@@ -11294,64 +11294,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D electrostatic problems with rounded corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11419,64 +11419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11626,103 +11626,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedance condition close to a corner in eddy-current problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOMEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.CD</w:t>
@@ -11840,493 +11840,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00528532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of rounded and sharp corners in the numerical modeling of 2D electrostatic fields</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Transmission Problem in Electromagnetism with a Singular Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Caloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Faou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Vitória, Brazil. pp.CD</w:t>
+              <w:t xml:space="preserve">6th Singular Days on Asymptotic Methods for PDEs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502238v4</w:t>
+                <w:t xml:space="preserve">inria-00528523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transmission Problem in Electromagnetism with a Singular Interface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Treatment of rounded and sharp corners in the numerical modeling of 2D electrostatic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Singular Days on Asymptotic Methods for PDEs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vitória, Brazil. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00528523v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502238v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a rough thin layer on the potential</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Approximate Transmission Conditions for the Laplacian in a High Contrast Medium with a Thin Layer. The Inﬂuence of the Curvature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. à paraître</w:t>
+              <w:t xml:space="preserve">WAVES2009, the 9th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412388v1</w:t>
+                <w:t xml:space="preserve">inria-00442381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Transmission Conditions for the Laplacian in a High Contrast Medium with a Thin Layer. The Inﬂuence of the Curvature.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Influence of a rough thin layer on the potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Sorin Ciuperca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES2009, the 9th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
+              <w:t xml:space="preserve">Compumag 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442381v1</w:t>
+                <w:t xml:space="preserve">hal-00412388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotics Methods to Compute Electromagnetic Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12403,51 +12403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes asymptotiques pour le calcul de champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13547,217 +13547,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of periodic diffusive inclusions on the bidomain model</w:t>
+                <w:t xml:space="preserve">The Modified Bidomain Model with Diffusive Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anđela Davidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From the Clinic to Partial Differential Equations and Back: Emerging challenges for Cardiovascular Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Providence, Rhode Island, United States. 2014</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology — 41st Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, Massachusetts, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117272v1</w:t>
+                <w:t xml:space="preserve">hal-01117258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Modified Bidomain Model with Diffusive Inclusions</w:t>
+                <w:t xml:space="preserve">Influence of periodic diffusive inclusions on the bidomain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anđela Davidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology — 41st Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, Massachusetts, United States. 2014</w:t>
+              <w:t xml:space="preserve">From the Clinic to Partial Differential Equations and Back: Emerging challenges for Cardiovascular Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Providence, Rhode Island, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117258v1</w:t>
+                <w:t xml:space="preserve">hal-01117272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of periodic diffusive inclusions on the bidomain model</w:t>
               </w:r>
@@ -15219,51 +15219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05559665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leschiera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mattei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2026.109262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sutter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Desier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lafitte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;ror" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25763113261419720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368825v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau Duchemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2026.104644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carlo Pescatori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dessain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le N&#8217;kontchou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2025.2505595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12223-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05400401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Nati Poltri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70267" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seror" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae1802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3336193" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04719267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Inacio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Facq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad6952" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Corridore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2023.0012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04145549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jaramillo-Aguayo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01956-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354766v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vaghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126635" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fanciullino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01719-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bruhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/bioeng.2022009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kritter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M131775X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-021-01596-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Mochel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007178" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076894v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jankowiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02914095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107627" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Zachiu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ries" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101750" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallinato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951942" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Mistani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guittet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gibou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.12.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766052v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie-No&#235;l" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.36" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02363470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Davidovi&#263;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020126" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02366660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Deville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Signori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105204" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02063020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab00c4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dechrist&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Griseti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.05.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.08.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0515-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillaume" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gomes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.08.031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.06.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421863v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belkacem-Ourabia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017161809" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Legu&#232;be" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Notarangelo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.11.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.048" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412264v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ohta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Suzuki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1080-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266274v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19957" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornelis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqw002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Joie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Lei" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Durrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.1059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.06.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCRHPBQ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.03.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918634v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.120813.100114a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089452v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712683v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0629-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01027477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leguebe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STWQSRWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442659v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.06.047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709993v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2013.10.997" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586103v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201237004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477372v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Campion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0641-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ABA3AD6BFCCB677ABC451D508F49850BCDB81C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000345" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Sorin Ciuperca" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.12.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792510000252" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q649BXHN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00356124v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Ciuperca" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095679250999012X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1045" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7EFCAD52B1AE27F3A2634F385C7A42F3425815F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352510v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165049v3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.916154" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083670v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.923" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334770v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334779v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek J. Hansen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Vogelius" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810701243073" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810701714172" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871604" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060090v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473550v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vallet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155159v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caluori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ja&#239;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_19" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004709v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862360v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9842866" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03004806v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4866-3_6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063629v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189453v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silve" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285366v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_47" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418702v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desplantez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117248v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847009v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528532v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528523v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412388v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442381v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360339v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398408v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847482v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389083v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424578v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Fanciullino" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paul M. Mochel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968959v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418697v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418687v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117272v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117258v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937884v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Davidovic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875643v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/bioeng.2022021" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701623v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loch&#235;rbach" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067000" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03546879v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chaplain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Quaranta" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4866-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04059570v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jais" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6649-1_2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03546801v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4866-3_2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02406709v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pianet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383995v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35210-3_7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483487v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wegner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-319-26779-1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_3-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124110v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01113037v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05559665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leschiera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mattei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2026.109262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sutter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Desier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lafitte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;ror" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25763113261419720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368825v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau Duchemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2026.104644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carlo Pescatori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dessain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le N&#8217;kontchou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2025.2505595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12223-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05400401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Nati Poltri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70267" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seror" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae1802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3336193" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04719267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Inacio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Facq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad6952" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Corridore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2023.0012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04145549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jaramillo-Aguayo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01956-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354766v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vaghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126635" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fanciullino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01719-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bruhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/bioeng.2022009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kritter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M131775X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-021-01596-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Mochel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007178" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076894v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jankowiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02914095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107627" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Zachiu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ries" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101750" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallinato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951942" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Mistani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guittet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gibou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.12.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766052v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie-No&#235;l" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.36" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02363470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Davidovi&#263;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020126" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02366660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Deville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Signori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105204" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02063020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab00c4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dechrist&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Griseti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.05.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.08.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0515-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillaume" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gomes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.08.031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belkacem-Ourabia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017161809" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483484v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.06.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Legu&#232;be" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Notarangelo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.11.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.048" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412264v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ohta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Suzuki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1080-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266274v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19957" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornelis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqw002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Joie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Lei" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Durrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.1059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.06.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCRHPBQ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.03.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918634v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.120813.100114a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089452v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712683v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0629-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01027477v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leguebe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.027" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STWQSRWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442659v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.06.047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709993v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2013.10.997" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586103v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201237004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000345" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477372v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Campion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0641-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ABA3AD6BFCCB677ABC451D508F49850BCDB81C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554686v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792510000252" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q649BXHN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401835v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Sorin Ciuperca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.12.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00356124v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Ciuperca" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095679250999012X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1045" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7EFCAD52B1AE27F3A2634F385C7A42F3425815F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352510v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165049v3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.916154" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083670v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.923" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334770v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334779v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek J. Hansen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Vogelius" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810701243073" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810701714172" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871604" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060101v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060090v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vallet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473550v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155159v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caluori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ja&#239;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_19" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004709v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862360v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9842866" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03004806v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4866-3_6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063629v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189453v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silve" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285366v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_47" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418702v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desplantez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117248v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847009v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528532v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528523v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442381v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412388v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360339v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398408v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847482v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389083v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424578v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Fanciullino" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paul M. Mochel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968959v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418697v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418687v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117258v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117272v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937884v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Davidovic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875643v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/bioeng.2022021" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701623v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loch&#235;rbach" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067000" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03546879v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chaplain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Quaranta" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4866-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04059570v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jais" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6649-1_2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03546801v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4866-3_2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02406709v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pianet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383995v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35210-3_7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483487v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wegner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-319-26779-1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_3-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124110v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01113037v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>