--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -66,6351 +66,6390 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoregressive Multiplier Bootstrap for In-situ Error Estimation and Quality Monitoring of Finite Time Averages in Turbulent Flow Simulations</w:t>
+                <w:t xml:space="preserve">Error-Based mesh selection for efficient numerical simulations with variable parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Papagiannis</w:t>
+                <w:t xml:space="preserve">Hugo Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Olivier P Le Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier P Le Maître</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Itham Salah El Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2025.118664⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2026.107081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328929v1</w:t>
+                <w:t xml:space="preserve">hal-05399931v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Mesh Adaptation for Efficient CFD Simulations with Operating Conditions Variability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autoregressive Multiplier Bootstrap for In-situ Error Estimation and Quality Monitoring of Finite Time Averages in Turbulent Flow Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+                <w:t xml:space="preserve">Christos Papagiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier P Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106666⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 452, pp.118664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2025.118664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808444v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debiased Multifidelity Approach to Surrogate Modeling in Aerospace Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surrogate-Based Strategies for Accelerated Bayesian Calibration of Computer Codes With Complete Maximum a Posteriori Estimation of Model Error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kahol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Gori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+                <w:t xml:space="preserve">Olivier Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro M Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.C037765⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 148 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4071071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222768v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient treatment of the model error in the calibration of computer codes: the Complete Maximum a Posteriori method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Kahol</w:t>
+                <w:t xml:space="preserve">Mean Mesh Adaptation for Efficient CFD Simulations with Operating Conditions Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itham Salah El Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2025056317⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 298, pp.106666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090880v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Molecular Beam and Plasmatron Data for Robust Calibration of Nitridation Mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debiased Multifidelity Approach to Surrogate Modeling in Aerospace Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabel del Val</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Timothy Minton</w:t>
+                <w:t xml:space="preserve">Giulio Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier P Le Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J065221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.C037765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249808v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAYESIAN CALIBRATION WITH ADAPTIVE MODEL DISCREPANCY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Efficient treatment of the model error in the calibration of computer codes: the Complete Maximum a Posteriori method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kahol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.19-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2023046331⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2025056317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323574v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimization of a Thermal Anti-Ice Protection System in Uncertain Cloud Conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alberto Guardone</w:t>
+                <w:t xml:space="preserve">Combining Molecular Beam and Plasmatron Data for Robust Calibration of Nitridation Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Capriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel del Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schwartzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Minton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.C037223⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J065221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346151v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating hypersonic reentry simulations using deep learning-based hybridization (with guarantees)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic mesoscale characterization of ablative materials for atmospheric entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Torres Herrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Helber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Novello</w:t>
+                <w:t xml:space="preserve">Alessandro Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Poëtte</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112700⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135, pp.745-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2024.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323551v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic mesoscale characterization of ablative materials for atmospheric entry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Optimization of a Thermal Anti-Ice Protection System in Uncertain Cloud Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Gallia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Arizmendi Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Girault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Guardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2024.07.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.C037223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665613v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic characterization of an under-expanded high-enthalpy jet under uncertainty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerating hypersonic reentry simulations using deep learning-based hybridization (with guarantees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Turchi</w:t>
+                <w:t xml:space="preserve">Paul Novello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lugato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Peluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0203490⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 498, pp.112700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607341v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy assessment of an internal resistance model of Li-ion batteries in immersion cooling configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BAYESIAN CALIBRATION WITH ADAPTIVE MODEL DISCREPANCY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Solai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Bieder</w:t>
+                <w:t xml:space="preserve">Maria-Giovanna Rodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119656⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.19-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2023046331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878853v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented sensitivity analysis of hyperparameters in deep learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holistic characterization of an under-expanded high-enthalpy jet under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Capriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Novello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Lugato</w:t>
+                <w:t xml:space="preserve">Alessandro Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-022-02083-4⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0203490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128298v5</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Parametric Measure Approximations for Constrained Multi-Objective Optimisation under Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accuracy assessment of an internal resistance model of Li-ion batteries in immersion cooling configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Solai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rivier</w:t>
+                <w:t xml:space="preserve">Heloise Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Razaaly</w:t>
+                <w:t xml:space="preserve">Ulrich Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 220 (119656), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.7403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781832v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Confidence-based Aerospace Design Approach Robust to Structural Turbulence Closure Uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+                <w:t xml:space="preserve">Goal-oriented sensitivity analysis of hyperparameters in deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Novello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lugato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 246, pp.105614. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (3), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-022-02083-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754147v1</w:t>
+                <w:t xml:space="preserve">hal-03128298v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Local Variation in Data: Sampling and Weighting Schemes for Supervised Deep Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Lugato</w:t>
+                <w:t xml:space="preserve">Non-Parametric Measure Approximations for Constrained Multi-Objective Optimisation under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Razaaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning for Modeling and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/JMachLearnModelComput.2022041819⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.7403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885827v4</w:t>
+                <w:t xml:space="preserve">hal-03781832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a data-driven fast numerical model to simulate the Immersion Cooling of a Lithium-ion Battery Pack</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Daccord</w:t>
+                <w:t xml:space="preserve">Stochastic calibration of a carbon nitridation model from plasma wind tunnel experiments using a Bayesian formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel del Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 249, pp.123633. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.123633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.07.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707343v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic calibration of a carbon nitridation model from plasma wind tunnel experiments using a Bayesian formulation</w:t>
+                <w:t xml:space="preserve">Modeling in-flight ice accretion under uncertain conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabel del Val</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Giulio Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Bellosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Guardone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.07.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.C036545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790438v1</w:t>
+                <w:t xml:space="preserve">hal-03707307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling in-flight ice accretion under uncertain conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulio Gori</w:t>
+                <w:t xml:space="preserve">Assessment of a non-conservative Residual Distribution scheme for solving a four-equation two-phase system with phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bacigaluppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marica Pelanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alberto Guardone</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.C036545⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-021-01706-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707307v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate-Assisted Bounding-Box approach applied to constrained multi-objective optimisation under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 217, pp.108039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2021.108039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a non-conservative Residual Distribution scheme for solving a four-equation two-phase system with phase transition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marica Pelanti</w:t>
+                <w:t xml:space="preserve">Leveraging Local Variation in Data: Sampling and Weighting Schemes for Supervised Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Novello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lugato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 90 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Machine Learning for Modeling and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-021-01706-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/JMachLearnModelComput.2022041819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495885v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885827v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of model-form uncertainties affecting the calibration of a carbon nitridation model by means of Bayesian Model Averaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Magin</w:t>
+                <w:t xml:space="preserve">Validation of a data-driven fast numerical model to simulate the Immersion Cooling of a Lithium-ion Battery Pack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Solai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guadagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Daccord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124271⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.123633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.123633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393192v1</w:t>
+                <w:t xml:space="preserve">hal-03707343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stagnation point heat flux characterization under numerical error and boundary conditions uncertainty</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+                <w:t xml:space="preserve">A Confidence-based Aerospace Design Approach Robust to Structural Turbulence Closure Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.105614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707319v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Approach for Quantile Optimization Problems with High-Dimensional Uncertainty Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+                <w:t xml:space="preserve">Quantification of model-form uncertainties affecting the calibration of a carbon nitridation model by means of Bayesian Model Averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel del Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Görtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 376, pp.113632. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.124271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086453v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Preconditioning of Domain Decomposition Methods for Elliptic Equations with Random Coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stagnation point heat flux characterization under numerical error and boundary conditions uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Capriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Felício Dos Reis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Mycek</w:t>
+                <w:t xml:space="preserve">Andrea Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201297v1</w:t>
+                <w:t xml:space="preserve">hal-03707319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surrogate-based optimal likelihood function for the Bayesian calibration of catalytic recombination in atmospheric entry protection materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+                <w:t xml:space="preserve">Stochastic Preconditioning of Domain Decomposition Methods for Elliptic Equations with Random Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Felício Dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier P Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro M Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mycek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.07.019⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 381, pp.113845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.113845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495878v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy assessment of the Non-Ideal Computational Fluid Dynamics model for siloxane MDM from the open-source SU2 suite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea Spinelli</w:t>
+                <w:t xml:space="preserve">A Bayesian Approach for Quantile Optimization Problems with High-Dimensional Uncertainty Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Görtz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.08.014⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376, pp.113632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389668v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward and backward uncertainty quantification with active subspaces: application to hypersonic flows around a cylinder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Magin</w:t>
+                <w:t xml:space="preserve">A surrogate-based optimal likelihood function for the Bayesian calibration of catalytic recombination in atmospheric entry protection materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel del Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109079⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.791-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052824v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference of thermodynamic models from vapor flow experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Assessment of robust optimization for design of rotorcraft airfoils in forward flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Guardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Quaranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104550⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.106355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2020.106355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010091v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Estimation of Extreme Quantiles using Adaptive Kriging and Importance Sampling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daan Crommelin</w:t>
+                <w:t xml:space="preserve">Surrogate based shape optimization and uncertainty assessment of a ERCOFTAC pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Fracassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo de Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ghidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6300⟩</w:t>
+              <w:t xml:space="preserve">Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0305215X.2020.1858075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436230v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantile-based robust optimization of a supersonic nozzle for organic rankine cycle turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Extension of AK-MCS for the efficient computation of very small failure probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Razaaly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulio Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.01.048⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.107084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.107084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047877v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of robust optimization for design of rotorcraft airfoils in forward flight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Fusi</w:t>
+                <w:t xml:space="preserve">Quantile-based robust optimization of a supersonic nozzle for organic rankine cycle turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Razaaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Quaranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2020.106355⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.802-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045531v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate based shape optimization and uncertainty assessment of a ERCOFTAC pump</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ghidoni</w:t>
+                <w:t xml:space="preserve">Efficient Estimation of Extreme Quantiles using Adaptive Kriging and Importance Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Razaaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan Crommelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0305215X.2020.1858075⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121 (9), pp.2086-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495850v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of AK-MCS for the efficient computation of very small failure probabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Razaaly</w:t>
+                <w:t xml:space="preserve">Accuracy assessment of the Non-Ideal Computational Fluid Dynamics model for siloxane MDM from the open-source SU2 suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Cammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.107084⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047283v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems of Gaussian process models for directed chains of solvers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+                <w:t xml:space="preserve">Forward and backward uncertainty quantification with active subspaces: application to hypersonic flows around a cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea F Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G Constantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.04.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 407, pp.109079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327697v3</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakup prediction under uncertainty: Application to upper stage controlled reentries from GTO orbit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Bertorello</w:t>
+                <w:t xml:space="preserve">Bayesian inference of thermodynamic models from vapor flow experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Guardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2019.02.031⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, pp.104550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436222v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriging-sparse Polynomial Dimensional Decomposition surrogate model with adaptive refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Francesco Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Jannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 380, pp.212-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablative thermal protection system under uncertainties including pyrolysis gas composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lachaud</w:t>
+                <w:t xml:space="preserve">Systems of Gaussian process models for directed chains of solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2018.11.048⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 352, pp.32-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436221v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327697v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate-assisted Bounding-Box approach for optimization problems with tunable objectives fidelity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Rivier</w:t>
+                <w:t xml:space="preserve">Breakup prediction under uncertainty: Application to upper stage controlled reentries from GTO orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bertorello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10898-019-00823-9⟩</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2019.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436229v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Deterministic Shape Optimizations Within a Stochastic Framework for Supersonic Organic Rankine Cycle Nozzle Cascades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Romei</w:t>
+                <w:t xml:space="preserve">Ablative thermal protection system under uncertainties including pyrolysis gas composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Persico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4042925⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2018.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071659v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Geometric, Operational, and Model Uncertainties on the Non-ideal Flow Through a Supersonic ORC Turbine Cascade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Persico</w:t>
+                <w:t xml:space="preserve">Surrogate-assisted Bounding-Box approach for optimization problems with tunable objectives fidelity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.11.100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-019-00823-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982234v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel algorithm using Active Metamodel Learning and Importance Sampling: application to multiple failure regions of low probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Razaaly</w:t>
+                <w:t xml:space="preserve">Assessment of Deterministic Shape Optimizations Within a Stochastic Framework for Supersonic Organic Rankine Cycle Nozzle Cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Romei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Persico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4042925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780050v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust reconstruction of the catalytic properties of thermal protection materials from sparse high-enthalpy facility experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Panerai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of tail probabilities for non-classical gasdynamic phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Impact of Geometric, Operational, and Model Uncertainties on the Non-ideal Flow Through a Supersonic ORC Turbine Cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Razaaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.11.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448709v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical ablation modeling forward uncertainty analysis---Part II: Application to plasma wind-tunnel testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Turchi</w:t>
+                <w:t xml:space="preserve">Novel algorithm using Active Metamodel Learning and Importance Sampling: application to multiple failure regions of low probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Razaaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501226v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical ablation modeling forward uncertainty analysis---Part I: Numerical methods and effect of model parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape optimization under uncertainty of morphing airfoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Guardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Quaranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501225v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification of Inviscid Flows Through a Supersonic ORC Turbine Cascade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Persico</w:t>
+                <w:t xml:space="preserve">Numerical simulation of cavitating flows under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giovanna Rodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622443v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimization under uncertainty of morphing airfoils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of uncertainty on the catalytic property of reusable thermal protection materials from high enthalpy experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Panerai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.414-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2016.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622433v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of cavitating flows under uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remi Abgrall</w:t>
+                <w:t xml:space="preserve">Uncertainty Quantification of Inviscid Flows Through a Supersonic ORC Turbine Cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Razaaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448708v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of uncertainty on the catalytic property of reusable thermal protection materials from high enthalpy experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chazot</w:t>
+                <w:t xml:space="preserve">Thermochemical ablation modeling forward uncertainty analysis---Part I: Numerical methods and effect of model parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398173v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental characterization under uncertainties of a piston expander for exhaust heat recovery on heavy commercial vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermochemical ablation modeling forward uncertainty analysis---Part II: Application to plasma wind-tunnel testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Turchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Melis</w:t>
+                <w:t xml:space="preserve">Bernard Helber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448706v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order statistics in global sensitivity analysis: decomposition and model reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Geraci</w:t>
+                <w:t xml:space="preserve">Computation of tail probabilities for non-classical gasdynamic phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Razaaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247458v1</w:t>
+                <w:t xml:space="preserve">hal-01448709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive surrogate modeling by ANOVA and sparse polynomial dimensional decomposition for global sensitivity analysis in fluid simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental characterization under uncertainties of a piston expander for exhaust heat recovery on heavy commercial vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Abgrall</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Daccord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Melis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286721v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive strategy on the error of the objective functions for uncertainty-based derivative-free optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Fusi</w:t>
+                <w:t xml:space="preserve">Adaptive surrogate modeling by ANOVA and sparse polynomial dimensional decomposition for global sensitivity analysis in fluid simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunkun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 309, pp.241-266. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251604v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a unified multiresolution scheme for treating discontinuities in differential equations with uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Abgrall</w:t>
+                <w:t xml:space="preserve">An adaptive strategy on the error of the objective functions for uncertainty-based derivative-free optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Geraci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 309, pp.241-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267140v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel weakly-intrusive non-linear multiresolution framework for uncertainty quantification in hyperbolic partial differential equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Towards a unified multiresolution scheme for treating discontinuities in differential equations with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Geraci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.34</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139813v1</w:t>
+                <w:t xml:space="preserve">hal-01267140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the uncertainty quantification of turbulence and cavitation models in cavitating flows simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order statistics in global sensitivity analysis: decomposition and model reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Giovanna Rodio</w:t>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157952v2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis using anchored ANOVA expansion and high order moments computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunkun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6429,2496 +6468,2708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fidelity physics-based method for robust optimization with application to a hovering rotor airfoil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Quaranta</w:t>
+                <w:t xml:space="preserve">A novel weakly-intrusive non-linear multiresolution framework for uncertainty quantification in hyperbolic partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Geraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.40</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152698v1</w:t>
+                <w:t xml:space="preserve">hal-01139813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Discrete Equation Method (sDEM) for two-phase flows</w:t>
+                <w:t xml:space="preserve">About the uncertainty quantification of turbulence and cavitation models in cavitating flows simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goncalves da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giovanna Rodio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Geraci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.190-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166094v1</w:t>
+                <w:t xml:space="preserve">hal-01157952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptative multiresolution semi-intrusive for UQ in compressible fluid problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Abgrall</w:t>
+                <w:t xml:space="preserve">Multi-fidelity physics-based method for robust optimization with application to a hovering rotor airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Guardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.32</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120609v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flow numerical simulation with real-gas effects and occurrence of rarefaction shock waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Stochastic Discrete Equation Method (sDEM) for two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giovanna Rodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remi Abgrall</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Geraci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, In press</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911766v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-linear residual distribution scheme for real-gas computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Abgrall</w:t>
+                <w:t xml:space="preserve">An adaptative multiresolution semi-intrusive for UQ in compressible fluid problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nassim Razaaly</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016443v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One-Time Truncate and Encode Multiresolution Stochastic Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Abgrall</w:t>
+                <w:t xml:space="preserve">A non-linear residual distribution scheme for real-gas computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Geraci</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Razaaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 257, pp.19-56</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851760v1</w:t>
+                <w:t xml:space="preserve">hal-01016443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian-based method with metamodels for rebuilding freestream conditions in atmospheric entry flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A One-Time Truncate and Encode Multiresolution Stochastic Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadège Villedieu</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Geraci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, In press</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 257, pp.19-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936641v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Analysis of cavitating flows in Venturi tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-phase flow numerical simulation with real-gas effects and occurrence of rarefaction shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giovanna Rodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Giovanna Rodio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 44, pp.88-99</w:t>
+              <w:t xml:space="preserve">, 2014, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904204v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of turbulent flows using Reynolds-averaged Navier-Stokes and large-eddy simulation with uncertain inflow conditions</w:t>
+                <w:t xml:space="preserve">Bayesian-based method with metamodels for rebuilding freestream conditions in atmospheric entry flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+                <w:t xml:space="preserve">Julie Tryoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 72 (3), pp.341-358</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734575v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence behaviours of Genetic Algorithms for Aerodynamic Optimisation Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Cinnella</w:t>
+                <w:t xml:space="preserve">Robust Analysis of cavitating flows in Venturi tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giovanna Rodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (4), pp.197-216</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.88-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709158v1</w:t>
+                <w:t xml:space="preserve">hal-00904204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-intrusive deterministic approach to uncertainty quantification in non-linear fluid flow problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Abgrall</w:t>
+                <w:t xml:space="preserve">Convergence behaviours of Genetic Algorithms for Aerodynamic Optimisation Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.197-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00913846v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplex-based numerical framework for simple and efficient robust design optimization</w:t>
+                <w:t xml:space="preserve">Numerical prediction of turbulent flows using Reynolds-averaged Navier-Stokes and large-eddy simulation with uncertain inflow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Accepted for publication</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (3), pp.341-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821644v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSI metamodels-based multi-objective robust optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A semi-intrusive deterministic approach to uncertainty quantification in non-linear fluid flow problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 235, pp.828-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.07.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807652v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward uncertainty propagation method in flow problems : application to the prediction of rarefaction shock waves</w:t>
+                <w:t xml:space="preserve">A simplex-based numerical framework for simple and efficient robust design optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Witteveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Accepted for publication</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00655373v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Dense Gas Flow Simulations to Thermodynamic Uncertainties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TSI metamodels-based multi-objective robust optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Pediroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00630032v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of dense-gas effects in turbomachinery</w:t>
+                <w:t xml:space="preserve">Backward uncertainty propagation method in flow problems : application to the prediction of rarefaction shock waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Witteveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.06.012⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 213-216, pp.314-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601545v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Optimization of an Airfoil in a BZT Flow with Multiple-source Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 200 (1-4), pp.216-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2010.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wall-layer model for large-eddy simulations of turbulent flows with/out pressure gradient</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation of dense-gas effects in turbomachinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brugière</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3529358⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (1), pp.290-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557034v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Thermodynamic Uncertainties in Real Gas Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of Dense Gas Flow Simulations to Thermodynamic Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Pediroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Parussini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentino Pediroda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.116101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3657080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549227v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00630032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal airfoil shapes for viscous transonic flows of Bethe-Zel'dovich-Thompson fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wall-layer model for large-eddy simulations of turbulent flows with/out pressure gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Cinnella</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brugière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.015101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3529358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549292v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inviscid and viscous behavior of dense gas flows past an airfoil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of Thermodynamic Uncertainties in Real Gas Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Cinnella</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Parussini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Pediroda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549289v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airfoil shape optimization for transonic flows of Bethe-Zel'dovich-Thompson fluids</w:t>
+                <w:t xml:space="preserve">Optimal airfoil shapes for viscous transonic flows of Bethe-Zel'dovich-Thompson fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549287v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic performance of transonic BZT flows past an airfoil</w:t>
+                <w:t xml:space="preserve">Inviscid and viscous behavior of dense gas flows past an airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549285v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solver for dense gas flows</w:t>
+                <w:t xml:space="preserve">Airfoil shape optimization for transonic flows of Bethe-Zel'dovich-Thompson fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical solver for dense gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aerodynamic performance of transonic BZT flows past an airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9065,51 +9316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papagiannis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118664" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808444v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dornier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106666" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05222768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C037765" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kahol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Denimal Goy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2025056317" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05249808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Capriati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel del Val" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartzentruber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Minton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04323574v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Giovanna Rodio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2023046331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Gallia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Arizmendi Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Guardone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C037223" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04323551v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lugato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Peluchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112700" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04665613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres Herrador" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Helber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Turchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.07.027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04607341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Solai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Beaugendre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119656" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128298v5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-022-02083-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03781832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Razaaly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105614" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02885827v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2022041819" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03707343v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guadagnini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daccord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123633" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.07.069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03707307v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bellosta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036545" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bacigaluppi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abgrall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-021-01706-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124271" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03707319v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cortesi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sabater" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan G&#246;rtz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113632" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03201297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fel&#237;cio Dos Reis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M Congedo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mycek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113845" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E Magin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.07.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zocca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cammi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spinelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.08.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03052824v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F Cortesi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Constantine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109079" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010091v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104550" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Crommelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Persico" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.01.048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fusi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Quaranta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2020.106355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fracassi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo de Donno" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ghidoni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2020.1858075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107084" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02327697v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sanson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouilly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertorello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.02.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01914383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Francesco Cortesi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Jannoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.10.051" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436221v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lachaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2018.11.048" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436229v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-019-00823-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03071659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042925" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.11.100" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01742595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panerai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.03.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622443v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448708v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Rodio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villedieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.11.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Daccord" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Melis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247458v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Geraci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iaccarino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunkun Tang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251604v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139813v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157952v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.05.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120609v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante de Santis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tryoen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734575v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinnella" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913846v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.07.041" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB5SRH4B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Witteveen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807652v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Pediroda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parussini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655373v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Colonna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.12.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDN7QX6Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657080" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.08.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557034v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;tais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brugi&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529358" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549292v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549289v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549287v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549285v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399931v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dornier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2026.107081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papagiannis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kahol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M Congedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Denimal Goy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4071071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808444v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05222768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C037765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2025056317" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05249808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Capriati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel del Val" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartzentruber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Minton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04665613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres Herrador" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Helber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Turchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.07.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Gallia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Arizmendi Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Guardone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C037223" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04323551v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lugato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Peluchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112700" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04323574v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Giovanna Rodio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2023046331" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04607341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203490" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Solai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Beaugendre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119656" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128298v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-022-02083-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03781832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Razaaly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7403" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.07.069" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03707307v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bellosta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036545" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bacigaluppi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abgrall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-021-01706-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02885827v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2022041819" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03707343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guadagnini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daccord" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123633" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105614" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124271" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03707319v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cortesi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03201297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fel&#237;cio Dos Reis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mycek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113845" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sabater" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan G&#246;rtz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113632" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E Magin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.07.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fusi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Quaranta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2020.106355" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fracassi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo de Donno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ghidoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2020.1858075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107084" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Persico" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.01.048" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Crommelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6300" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zocca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cammi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spinelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.08.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03052824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F Cortesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Constantine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109079" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104550" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01914383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Francesco Cortesi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Jannoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.10.051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02327697v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sanson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertorello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.02.031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lachaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2018.11.048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-019-00823-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03071659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042925" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01742595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panerai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.03.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.11.100" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622433v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Rodio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villedieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.11.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448709v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Daccord" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Melis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunkun Tang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267140v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Geraci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iaccarino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157952v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152698v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120609v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante de Santis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851760v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936641v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tryoen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinnella" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734575v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913846v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.07.041" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB5SRH4B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821644v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Witteveen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Pediroda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parussini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Colonna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.12.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDN7QX6Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549220v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.08.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657080" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;tais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brugi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529358" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549289v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549282v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549285v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>