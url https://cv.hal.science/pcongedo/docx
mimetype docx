--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -602,248 +602,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debiased Multifidelity Approach to Surrogate Modeling in Aerospace Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier P Le Maître</w:t>
+                <w:t xml:space="preserve">Efficient treatment of the model error in the calibration of computer codes: the Complete Maximum a Posteriori method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kahol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.C037765⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2025056317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222768v1</w:t>
+                <w:t xml:space="preserve">hal-05090880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient treatment of the model error in the calibration of computer codes: the Complete Maximum a Posteriori method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Kahol</w:t>
+                <w:t xml:space="preserve">Debiased Multifidelity Approach to Surrogate Modeling in Aerospace Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier P Le Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enora Denimal Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2025056317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.C037765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090880v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Molecular Beam and Plasmatron Data for Robust Calibration of Nitridation Mechanism</w:t>
               </w:r>
@@ -957,421 +957,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic mesoscale characterization of ablative materials for atmospheric entry</w:t>
+                <w:t xml:space="preserve">Robust Optimization of a Thermal Anti-Ice Protection System in Uncertain Cloud Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Girault</w:t>
+                <w:t xml:space="preserve">Mariachiara Gallia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Torres Herrador</w:t>
+                <w:t xml:space="preserve">Bárbara Arizmendi Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Helber</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Guardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2024.07.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.C037223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665613v1</w:t>
+                <w:t xml:space="preserve">hal-04346151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimization of a Thermal Anti-Ice Protection System in Uncertain Cloud Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating hypersonic reentry simulations using deep learning-based hybridization (with guarantees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Novello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariachiara Gallia</w:t>
+                <w:t xml:space="preserve">David Lugato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Arizmendi Gutiérrez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Guardone</w:t>
+                <w:t xml:space="preserve">Simon Peluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.C037223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 498, pp.112700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346151v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating hypersonic reentry simulations using deep learning-based hybridization (with guarantees)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic mesoscale characterization of ablative materials for atmospheric entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Novello</w:t>
+                <w:t xml:space="preserve">Francisco Torres Herrador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Poëtte</w:t>
+                <w:t xml:space="preserve">Bernd Helber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lugato</w:t>
+                <w:t xml:space="preserve">Alessandro Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Peluchon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 498, pp.112700. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135, pp.745-758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2024.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323551v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAYESIAN CALIBRATION WITH ADAPTIVE MODEL DISCREPANCY</w:t>
               </w:r>
@@ -1487,51 +1487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic characterization of an under-expanded high-enthalpy jet under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Capriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,77 +1708,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goal-oriented sensitivity analysis of hyperparameters in deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lugato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1923,551 +1923,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic calibration of a carbon nitridation model from plasma wind tunnel experiments using a Bayesian formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+                <w:t xml:space="preserve">Assessment of a non-conservative Residual Distribution scheme for solving a four-equation two-phase system with phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bacigaluppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marica Pelanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.07.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-021-01706-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790438v1</w:t>
+                <w:t xml:space="preserve">hal-03495885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling in-flight ice accretion under uncertain conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulio Gori</w:t>
+                <w:t xml:space="preserve">Surrogate-Assisted Bounding-Box approach applied to constrained multi-objective optimisation under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto Guardone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.C036545⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.108039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.108039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707307v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a non-conservative Residual Distribution scheme for solving a four-equation two-phase system with phase transition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marica Pelanti</w:t>
+                <w:t xml:space="preserve">Stochastic calibration of a carbon nitridation model from plasma wind tunnel experiments using a Bayesian formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel del Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Abgrall</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-021-01706-6⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.07.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495885v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate-Assisted Bounding-Box approach applied to constrained multi-objective optimisation under uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Rivier</w:t>
+                <w:t xml:space="preserve">Modeling in-flight ice accretion under uncertain conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Bellosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Guardone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217, pp.108039. </w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.108039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.C036545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495871v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Local Variation in Data: Sampling and Weighting Schemes for Supervised Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lugato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2644,51 +2644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Confidence-based Aerospace Design Approach Robust to Structural Turbulence Closure Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,51 +2761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of model-form uncertainties affecting the calibration of a carbon nitridation model by means of Bayesian Model Averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabel del Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3318,603 +3318,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of robust optimization for design of rotorcraft airfoils in forward flight</w:t>
+                <w:t xml:space="preserve">Surrogate based shape optimization and uncertainty assessment of a ERCOFTAC pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Fusi</w:t>
+                <w:t xml:space="preserve">Alessia Fracassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo de Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ghidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Quaranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2020.106355⟩</w:t>
+              <w:t xml:space="preserve">Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0305215X.2020.1858075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045531v1</w:t>
+                <w:t xml:space="preserve">hal-03495850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate based shape optimization and uncertainty assessment of a ERCOFTAC pump</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ghidoni</w:t>
+                <w:t xml:space="preserve">Extension of AK-MCS for the efficient computation of very small failure probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Razaaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0305215X.2020.1858075⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.107084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.107084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495850v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of AK-MCS for the efficient computation of very small failure probabilities</w:t>
+                <w:t xml:space="preserve">Quantile-based robust optimization of a supersonic nozzle for organic rankine cycle turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Razaaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.107084⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.802-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047283v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantile-based robust optimization of a supersonic nozzle for organic rankine cycle turbines</w:t>
+                <w:t xml:space="preserve">Efficient Estimation of Extreme Quantiles using Adaptive Kriging and Importance Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Razaaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giulio Gori</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan Crommelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.01.048⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121 (9), pp.2086-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047877v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Estimation of Extreme Quantiles using Adaptive Kriging and Importance Sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Razaaly</w:t>
+                <w:t xml:space="preserve">Assessment of robust optimization for design of rotorcraft airfoils in forward flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Guardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daan Crommelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+                <w:t xml:space="preserve">Giuseppe Quaranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 121 (9), pp.2086-2105. </w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.106355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.6300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2020.106355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436230v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy assessment of the Non-Ideal Computational Fluid Dynamics model for siloxane MDM from the open-source SU2 suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4030,51 +4030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea F Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul G Constantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4121,77 +4121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference of thermodynamic models from vapor flow experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Guardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,51 +4797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Romei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Persico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4869,399 +4869,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust reconstruction of the catalytic properties of thermal protection materials from sparse high-enthalpy facility experimental data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+                <w:t xml:space="preserve">Impact of Geometric, Operational, and Model Uncertainties on the Non-ideal Flow Through a Supersonic ORC Turbine Cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Razaaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.03.028⟩</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.11.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742595v1</w:t>
+                <w:t xml:space="preserve">hal-01982234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Geometric, Operational, and Model Uncertainties on the Non-ideal Flow Through a Supersonic ORC Turbine Cascade</w:t>
+                <w:t xml:space="preserve">Novel algorithm using Active Metamodel Learning and Importance Sampling: application to multiple failure regions of low probability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Razaaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982234v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel algorithm using Active Metamodel Learning and Importance Sampling: application to multiple failure regions of low probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Razaaly</w:t>
+                <w:t xml:space="preserve">Robust reconstruction of the catalytic properties of thermal protection materials from sparse high-enthalpy facility experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Panerai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780050v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape optimization under uncertainty of morphing airfoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Guardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Quaranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Mechanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5407,51 +5407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Panerai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5528,51 +5528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Quantification of Inviscid Flows Through a Supersonic ORC Turbine Cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Razaaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5610,51 +5610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical ablation modeling forward uncertainty analysis---Part I: Numerical methods and effect of model parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,217 +5699,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical ablation modeling forward uncertainty analysis---Part II: Application to plasma wind-tunnel testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Turchi</w:t>
+                <w:t xml:space="preserve">Computation of tail probabilities for non-classical gasdynamic phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Razaaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501226v1</w:t>
+                <w:t xml:space="preserve">hal-01448709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of tail probabilities for non-classical gasdynamic phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Razaaly</w:t>
+                <w:t xml:space="preserve">Thermochemical ablation modeling forward uncertainty analysis---Part II: Application to plasma wind-tunnel testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Helber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448709v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental characterization under uncertainties of a piston expander for exhaust heat recovery on heavy commercial vehicles</w:t>
               </w:r>
@@ -5984,338 +5984,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive surrogate modeling by ANOVA and sparse polynomial dimensional decomposition for global sensitivity analysis in fluid simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a unified multiresolution scheme for treating discontinuities in differential equations with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunkun Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Abgrall</w:t>
+                <w:t xml:space="preserve">Gianluca Geraci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286721v1</w:t>
+                <w:t xml:space="preserve">hal-01267140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive strategy on the error of the objective functions for uncertainty-based derivative-free optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Fusi</w:t>
+                <w:t xml:space="preserve">Adaptive surrogate modeling by ANOVA and sparse polynomial dimensional decomposition for global sensitivity analysis in fluid simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunkun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 309, pp.241-266. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251604v1</w:t>
+                <w:t xml:space="preserve">hal-01286721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a unified multiresolution scheme for treating discontinuities in differential equations with uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Abgrall</w:t>
+                <w:t xml:space="preserve">An adaptive strategy on the error of the objective functions for uncertainty-based derivative-free optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Geraci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 309, pp.241-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267140v1</w:t>
+                <w:t xml:space="preserve">hal-01251604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order statistics in global sensitivity analysis: decomposition and model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Geraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6379,77 +6379,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis using anchored ANOVA expansion and high order moments computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunkun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6474,51 +6474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel weakly-intrusive non-linear multiresolution framework for uncertainty quantification in hyperbolic partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Geraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6686,77 +6686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-fidelity physics-based method for robust optimization with application to a hovering rotor airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Guardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6807,77 +6807,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Discrete Equation Method (sDEM) for two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giovanna Rodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Geraci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6928,51 +6928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Geraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7144,51 +7144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Geraci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 257, pp.19-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7347,51 +7347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tryoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7695,346 +7695,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-intrusive deterministic approach to uncertainty quantification in non-linear fluid flow problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simplex-based numerical framework for simple and efficient robust design optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Witteveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Accepted for publication</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913846v1</w:t>
+                <w:t xml:space="preserve">hal-00821644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplex-based numerical framework for simple and efficient robust design optimization</w:t>
+                <w:t xml:space="preserve">TSI metamodels-based multi-objective robust optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Pediroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Witteveen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
+                <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Accepted for publication</w:t>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821644v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSI metamodels-based multi-objective robust optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A semi-intrusive deterministic approach to uncertainty quantification in non-linear fluid flow problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 235, pp.828-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.07.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807652v1</w:t>
+                <w:t xml:space="preserve">hal-00913846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward uncertainty propagation method in flow problems : application to the prediction of rarefaction shock waves</w:t>
               </w:r>
@@ -8059,51 +8059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Witteveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8408,64 +8408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Pediroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23, pp.116101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8655,64 +8655,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Pediroda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8813,191 +8813,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inviscid and viscous behavior of dense gas flows past an airfoil</w:t>
+                <w:t xml:space="preserve">Airfoil shape optimization for transonic flows of Bethe-Zel'dovich-Thompson fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549289v1</w:t>
+                <w:t xml:space="preserve">inria-00549287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airfoil shape optimization for transonic flows of Bethe-Zel'dovich-Thompson fluids</w:t>
+                <w:t xml:space="preserve">Inviscid and viscous behavior of dense gas flows past an airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549287v1</w:t>
+                <w:t xml:space="preserve">inria-00549289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical solver for dense gas flows</w:t>
               </w:r>
@@ -9316,51 +9316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399931v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dornier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2026.107081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papagiannis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kahol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M Congedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Denimal Goy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4071071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808444v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05222768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C037765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2025056317" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05249808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Capriati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel del Val" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartzentruber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Minton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04665613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres Herrador" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Helber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Turchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.07.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Gallia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Arizmendi Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Guardone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C037223" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04323551v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lugato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Peluchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112700" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04323574v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Giovanna Rodio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2023046331" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04607341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203490" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Solai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Beaugendre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119656" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128298v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-022-02083-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03781832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Razaaly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7403" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.07.069" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03707307v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bellosta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036545" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bacigaluppi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abgrall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-021-01706-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02885827v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2022041819" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03707343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guadagnini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daccord" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123633" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105614" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124271" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03707319v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cortesi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03201297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fel&#237;cio Dos Reis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mycek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113845" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sabater" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan G&#246;rtz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113632" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E Magin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.07.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fusi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Quaranta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2020.106355" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fracassi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo de Donno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ghidoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2020.1858075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107084" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Persico" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.01.048" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Crommelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6300" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zocca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cammi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spinelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.08.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03052824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F Cortesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Constantine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109079" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104550" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01914383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Francesco Cortesi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Jannoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.10.051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02327697v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sanson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertorello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.02.031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lachaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2018.11.048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-019-00823-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03071659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042925" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01742595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panerai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.03.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.11.100" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622433v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Rodio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villedieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.11.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448709v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Daccord" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Melis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunkun Tang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267140v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Geraci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iaccarino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157952v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152698v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120609v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante de Santis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851760v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936641v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tryoen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinnella" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734575v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913846v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.07.041" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB5SRH4B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821644v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Witteveen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Pediroda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parussini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Colonna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.12.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDN7QX6Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549220v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.08.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657080" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;tais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brugi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529358" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549289v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549282v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549285v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399931v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dornier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2026.107081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papagiannis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kahol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M Congedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Denimal Goy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4071071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808444v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2025056317" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05222768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C037765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05249808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Capriati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel del Val" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartzentruber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Minton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Gallia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Arizmendi Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Guardone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C037223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04323551v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lugato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Peluchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112700" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04665613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres Herrador" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Helber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Turchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.07.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04323574v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Giovanna Rodio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2023046331" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04607341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203490" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Solai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Beaugendre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119656" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128298v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-022-02083-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03781832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Razaaly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7403" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bacigaluppi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abgrall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-021-01706-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790438v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.07.069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03707307v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bellosta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036545" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02885827v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2022041819" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03707343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guadagnini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daccord" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123633" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105614" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124271" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03707319v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cortesi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03201297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fel&#237;cio Dos Reis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mycek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113845" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sabater" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan G&#246;rtz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113632" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E Magin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.07.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fracassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo de Donno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ghidoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2020.1858075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107084" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Persico" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.01.048" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Crommelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6300" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fusi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Quaranta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2020.106355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zocca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cammi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spinelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.08.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03052824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F Cortesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Constantine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109079" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104550" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01914383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Francesco Cortesi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Jannoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.10.051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02327697v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sanson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertorello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.02.031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lachaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2018.11.048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-019-00823-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03071659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042925" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.11.100" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01742595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panerai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.03.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622433v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Rodio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villedieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.11.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448709v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Daccord" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Melis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Geraci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286721v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunkun Tang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251604v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iaccarino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157952v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152698v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120609v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante de Santis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851760v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936641v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tryoen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinnella" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734575v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821644v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Witteveen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807652v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Pediroda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parussini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913846v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.07.041" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB5SRH4B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Colonna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.12.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDN7QX6Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549220v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.08.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657080" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;tais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brugi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529358" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549287v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549289v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549282v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549285v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>