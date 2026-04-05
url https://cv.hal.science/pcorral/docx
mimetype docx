--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1548,303 +1548,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental injustice and colonial and post-colonial cultures (Reunion Island, 1940-1970)</w:t>
+                <w:t xml:space="preserve">Contaminación y regulación ambiental el franquismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Meeting Histories of Nature and Environments: Shaping Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Toxic Spain. Toxicos invisibles, la construcción de la ignorancia ambiental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Barcelona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450508v1</w:t>
+                <w:t xml:space="preserve">hal-02024733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contre-pouvoir illustré : la bande dessinée et les dessins contre la pollution industrielle pendant la dictature et la transition démocratique (Espagne, 1960-1979)</w:t>
+                <w:t xml:space="preserve">Environmental injustice and colonial and post-colonial cultures (Reunion Island, 1940-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et subversion : regarder autrement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint-Denis 97400, France</w:t>
+              <w:t xml:space="preserve">II International Meeting Histories of Nature and Environments: Shaping Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164927v1</w:t>
+                <w:t xml:space="preserve">hal-02450508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the environmentalism of the poor: enslaved, subaltern and colonized environments</w:t>
+                <w:t xml:space="preserve">Un contre-pouvoir illustré : la bande dessinée et les dessins contre la pollution industrielle pendant la dictature et la transition démocratique (Espagne, 1960-1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Congress of Environmental History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Florianapolis, Brazil</w:t>
+              <w:t xml:space="preserve">Politique et subversion : regarder autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Denis 97400, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450503v1</w:t>
+                <w:t xml:space="preserve">hal-02164927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminación y regulación ambiental el franquismo</w:t>
+                <w:t xml:space="preserve">Beyond the environmentalism of the poor: enslaved, subaltern and colonized environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxic Spain. Toxicos invisibles, la construcción de la ignorancia ambiental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Barcelona, España</w:t>
+              <w:t xml:space="preserve">3rd World Congress of Environmental History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Florianapolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024733v1</w:t>
+                <w:t xml:space="preserve">hal-02450503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre el ecologismo agrario y el ecologismo de las clases trabajadoras. Una propuesta decolonial y pluriecológica</w:t>
               </w:r>
@@ -2314,260 +2314,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nexus Eau-Énergie-Alimentation dans les petites îles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Authier</w:t>
+                <w:t xml:space="preserve">An Environmental History of the Plantation System on the Island of La Réunion (1638–1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne-Emmanuelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milica Prokić; Pavla Šimková. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIENCE de la DURABILITÉ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Entire of Itself? : Towards an Environmental History of Islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Horse Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-281, 2024, ISBN 978-1-912186-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381836v1</w:t>
+                <w:t xml:space="preserve">hal-04516882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Environmental History of the Plantation System on the Island of La Réunion (1638–1960)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Holstein</w:t>
+                <w:t xml:space="preserve">Le nexus Eau-Énergie-Alimentation dans les petites îles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jehanne-Emmanuelle Monnier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Gervet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entire of Itself? : Towards an Environmental History of Islands</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCIENCE de la DURABILITÉ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Horse Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04516882v1</w:t>
+                <w:t xml:space="preserve">hal-04381836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El efecto boomerang de la colonialidad y las alternativas para la ciencia social</w:t>
               </w:r>
@@ -3685,51 +3685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Serra Riera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral Broto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.27972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral-Broto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanero Taboas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rom&#225;n Antequera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.27210)." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/fwqd2k26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310632" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00026980.2022.2156109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03538597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortega Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/perspectivas.3564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotomavo Andriamparany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01725191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2018.4051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01615408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.050.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01615397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03853286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne-Emmanuelle Monnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348881v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02024733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01988626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/jj.12638983.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dykinson.es" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01976905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02047519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EHES0061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Martha Cari&#241;o Olvera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Olivieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32991/2237-2717.2019v9i1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03423253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Serra Riera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral Broto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.27972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral-Broto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanero Taboas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rom&#225;n Antequera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.27210)." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/fwqd2k26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310632" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00026980.2022.2156109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03538597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortega Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/perspectivas.3564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotomavo Andriamparany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01725191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2018.4051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01615408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.050.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01615397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03853286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne-Emmanuelle Monnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348881v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02024733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01988626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/jj.12638983.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dykinson.es" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01976905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02047519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EHES0061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Martha Cari&#241;o Olvera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Olivieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32991/2237-2717.2019v9i1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03423253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>