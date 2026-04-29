--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -90,1076 +90,1145 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historias del ecologismo, influencias y trayectorias en España (1950-2024)</w:t>
+                <w:t xml:space="preserve">Franquismo y contaminación. Una batalla común por el medio ambiente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martí Serra Riera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Corral Broto</w:t>
+                <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia Contemporánea</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ambienta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 145, pp.122-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501769v1</w:t>
+                <w:t xml:space="preserve">hal-05581502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservacionismo, protesta ambiental y emergencia del ecologismo político en España, del Franquismo a la Democracia (Galicia, Aragón y Andalucía)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
+                <w:t xml:space="preserve">Historias del ecologismo, influencias y trayectorias en España (1950-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martí Serra Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Román Antequera</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Corral Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 80, pp.55-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1387/hc.27210).⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 80, pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/hc.27972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501757v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El dilema del ecologismo y sus orígenes antifranquistas: ecologismos populares, justicia ambiental y debilidad política (España, 1970-1998)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conservacionismo, protesta ambiental y emergencia del ecologismo político en España, del Franquismo a la Democracia (Galicia, Aragón y Andalucía)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanero Taboas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Román Antequera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia Actual Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36132/fwqd2k26⟩</w:t>
+              <w:t xml:space="preserve">Historia Contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 80, pp.55-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/hc.27210).⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737424v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sustainable land management in small islands: A Water-Energy-Food nexus approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Authier</w:t>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+                <w:t xml:space="preserve">G Guimbretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (11), pp.e0310632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0310632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contamination of the Earth. A History of Pollutions in the Industrial Age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">El dilema del ecologismo y sus orígenes antifranquistas: ecologismos populares, justicia ambiental y debilidad política (España, 1970-1998)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00026980.2022.2156109⟩</w:t>
+              <w:t xml:space="preserve">Historia Actual Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (3), pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36132/fwqd2k26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03940215v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple overflow? Environmental Coloniality in Francoist Spain (1950-1979)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Contamination of the Earth. A History of Pollutions in the Industrial Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ortega Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectivas : Journal of Political Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21814/perspectivas.3564⟩</w:t>
+              <w:t xml:space="preserve">Ambix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00026980.2022.2156109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03538597v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des maladies dans le Sud Global : leçons apprises pour la Covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A simple overflow? Environmental Coloniality in Francoist Spain (1950-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rakotomavo Andriamparany</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ortega Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVUT Scientific Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectivas : Journal of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.29 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21814/perspectivas.3564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931487v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historia de la corrupción ambiental en España, 1939-1979. ¿Franquismo o industrialización?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Histoire des maladies dans le Sud Global : leçons apprises pour la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakotomavo Andriamparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hispania Nova</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REVUT Scientific Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.7-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725191v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une société environnementale et ouvrière ? Histoire de la lutte du mouvement ouvrier pour défendre l’environnement sous Franco (1964-1979)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Historia de la corrupción ambiental en España, 1939-1979. ¿Franquismo o industrialización?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecopo.050.0041⟩</w:t>
+              <w:t xml:space="preserve">Hispania Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20318/hn.2018.4051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615408v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las políticas públicas bajo el Franquismo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une société environnementale et ouvrière ? Histoire de la lutte du mouvement ouvrier pour défendre l’environnement sous Franco (1964-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andalucía en la Historia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (1), pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo.050.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652523v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la plainte légale à la subversion environnementale : L'aménagement des rivières dans l'Espagne franquiste (Aragon, 1945-1979)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Las políticas públicas bajo el Franquismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 113, pp.95-105</w:t>
+              <w:t xml:space="preserve">Andalucía en la Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XIII (47), pp.18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047517v1</w:t>
+                <w:t xml:space="preserve">hal-01652523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la plainte légale à la subversion environnementale : L'aménagement des rivières dans l'Espagne franquiste (Aragon, 1945-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113, pp.95-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sobreviviendo al desarrollismo. Las desigualdades ambientales y la protesta social durante el franquismo (Aragón, 1950-1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ager : Revista de Estudios sobre Despoblación y Desarrollo Rural = Journal of Depopulation and Rural Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.111-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1169,814 +1238,814 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palabras en acción: sobre la contaminación en el franquismo y en la transición (1939-1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons écopoétiques et écocritiques dans le monde hispanique contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dijon, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palabras en acción: sobre la contaminación en el franquismo y en la transición (España, 1939-1978)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons écopoétiques et écocritiques dans le monde hispanique contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hispanistica XX, Nov 2025, Dijon, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An environmental history of the plantation system and creole ecosystems in the Indian Ocean (Mascarene Archipelago, 1640-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne-Emmanuelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III International Meeting Histories of Nature and Environments: More Than Just Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbon - Peniche, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental injustice and colonial and post-colonial cultures : the case of Indian Ocean World (1740-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X Simposio de la Sociedad Latinoamericana y Caribeña de Historia Ambiental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Latinoamericana y Caribeña de Historia Ambiental, Jul 2021, Quito (virtuel), Ecuador. pp.210-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348881v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciencias sociales y colonialidad científica: retos desde y para España, Francia y el Océano Índico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Construcción de la Memoria Colectiva del Pasado: Una Aproximación Decolonial a la Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Universidad de Granada, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminación y regulación ambiental el franquismo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un contre-pouvoir illustré : la bande dessinée et les dessins contre la pollution industrielle pendant la dictature et la transition démocratique (Espagne, 1960-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxic Spain. Toxicos invisibles, la construcción de la ignorancia ambiental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Barcelona, España</w:t>
+              <w:t xml:space="preserve">Politique et subversion : regarder autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Denis 97400, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024733v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental injustice and colonial and post-colonial cultures (Reunion Island, 1940-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Meeting Histories of Nature and Environments: Shaping Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contre-pouvoir illustré : la bande dessinée et les dessins contre la pollution industrielle pendant la dictature et la transition démocratique (Espagne, 1960-1979)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Beyond the environmentalism of the poor: enslaved, subaltern and colonized environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et subversion : regarder autrement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint-Denis 97400, France</w:t>
+              <w:t xml:space="preserve">3rd World Congress of Environmental History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Florianapolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164927v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the environmentalism of the poor: enslaved, subaltern and colonized environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contaminación y regulación ambiental el franquismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Congress of Environmental History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Florianapolis, Brazil</w:t>
+              <w:t xml:space="preserve">Toxic Spain. Toxicos invisibles, la construcción de la ignorancia ambiental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Barcelona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450503v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre el ecologismo agrario y el ecologismo de las clases trabajadoras. Una propuesta decolonial y pluriecológica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territorios Comunes. Herramientas frente al Capitaloceno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Granada, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialism and environmental colonialities from Europe (Spain, 1939-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escuela de Primavera « Semilleros de investigación. Acción-Saberes Decoloniales ». Doctoral School Seminar in « Estudios Migratorios de la Escuela de Doctorado en Humanidades y Ciencias Sociales y Jurídicas de la Escuela Internacional de Posgrado »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Escuela de Doctorado en Humanidades y Ciencias Sociales y Jurídicas de la Escuela Internacional de Posgrado; Universidad de Granada, May 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1986,150 +2055,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sustainable food systems in small islands: a WEF nexus approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Authier</w:t>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School 2023: CLIMATE-​WATER-ENERGY-FOOD-NEXUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Monte Verita, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2139,91 +2208,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protesta y ciudadanía. Conflictos ambientales durante el franquismo en Zaragoza (1939-1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publicaciones de Rolde de Estudios Aragoneses, 2015, Colección Aragón Contemporáneo, 9788492582907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2233,636 +2302,636 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La historia debe mirarse en los ojos del mestizaje: el ejemplo de La Réunion (océano Índico)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Catarata. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Y tú quién eres para hablar de lo afro?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Catarata, pp.130-139, 2025, 978-84-1067-376-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Environmental History of the Plantation System on the Island of La Réunion (1638–1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne-Emmanuelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milica Prokić; Pavla Šimková. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entire of Itself? : Towards an Environmental History of Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Horse Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-281, 2024, ISBN 978-1-912186-82-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nexus Eau-Énergie-Alimentation dans les petites îles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Authier</w:t>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCIENCE de la DURABILITÉ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El efecto boomerang de la colonialidad y las alternativas para la ciencia social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le règlement des établissements classés français au Portugal, à Cuba et en Espagne (XIX e -XX e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dykinson. </w:t>
+              <w:t xml:space="preserve">Presses des Mines - Transvalor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigar a pie de campo. Problemas y desafíos en investigaciones criticas de Humanidades y Ciencias Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le chemin, la rive et l'usine. Faire de l'histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaud Bécot, Esla Devienne, Patrick Fournier, Stéphane Frioux, Charles-François Mathis, Judith Rainhorn, pp.131-145, 2023, Histoire, sciences, techniques et sociétés, 978-2-35671-875-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dykinson</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04227308v1</w:t>
+                <w:t xml:space="preserve">hal-04132302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le règlement des établissements classés français au Portugal, à Cuba et en Espagne (XIX e -XX e siècles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">El efecto boomerang de la colonialidad y las alternativas para la ciencia social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses des Mines - Transvalor. </w:t>
+              <w:t xml:space="preserve">Dykinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le chemin, la rive et l'usine. Faire de l'histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renaud Bécot, Esla Devienne, Patrick Fournier, Stéphane Frioux, Charles-François Mathis, Judith Rainhorn, pp.131-145, 2023, Histoire, sciences, techniques et sociétés, 978-2-35671-875-4</w:t>
+              <w:t xml:space="preserve">Investigar a pie de campo. Problemas y desafíos en investigaciones criticas de Humanidades y Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dykinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-72, 2023, Paz y Conflictos, 978-84-1170-264-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132302v1</w:t>
+                <w:t xml:space="preserve">hal-04227308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise du régime franquiste et l'émergence d'une contre-culture écologiste et environnementale (1960-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la représentation de la crise à la crise de la représentation. Esthétique et politique de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Savoie Mont-Blanc, pp.205-229, 2020, 978-2377410514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El inesperado « ecologismo » del campo español, 1939-1979</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Lanero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El disputado voto de los labriegos. Cambio, conflicto y continuidad política en la España rural (1968-1986)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comares Historia, 2018, 978-84-9045-694-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2872,98 +2941,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire environnementale et décoloniale de La Réunion à l’époque du blocus de la Seconde Guerre Mondiale: la santé et l’alimentation négligées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Observatoire Terre-Monde. Université Paris Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2973,205 +3042,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité dans les small islands: quelle surface de sol pour quel usage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Authier</w:t>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Gervet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental injustice and colonial and post-colonial cultures (the case of Indian Ocean World 1740-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3181,100 +3250,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿ Una sociedad ambiental ? : historia de los conflictos ambientales bajo la dictadura franquista en Aragón (1939-1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">History. Ecole des hautes étude en sciences sociales; Universidad de Granada, 2014. Español. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014EHES0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02047519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3284,146 +3353,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorios Comunes: Herramientas Frente al Capitaloceno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Martha Cariño Olvera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ortega Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Olivieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Ambiental Latinoamericana y Caribeña (HALAC) revista de la Solcha</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32991/2237-2717.2019v9i1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3433,112 +3502,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines de l’environnementalisme en Espagne au XXe siècle (1923-1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3685,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Serra Riera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral Broto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.27972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral-Broto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanero Taboas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rom&#225;n Antequera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.27210)." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/fwqd2k26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310632" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00026980.2022.2156109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03538597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortega Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/perspectivas.3564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotomavo Andriamparany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01725191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2018.4051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01615408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.050.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01615397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03853286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne-Emmanuelle Monnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348881v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02024733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01988626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/jj.12638983.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dykinson.es" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01976905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02047519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EHES0061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Martha Cari&#241;o Olvera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Olivieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32991/2237-2717.2019v9i1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03423253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral-Broto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501769v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Serra Riera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral Broto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.27972" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanero Taboas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rom&#225;n Antequera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.27210)." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310632" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/fwqd2k26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00026980.2022.2156109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03538597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortega Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/perspectivas.3564" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotomavo Andriamparany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01725191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2018.4051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01615408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.050.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01615397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03853286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holstein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne-Emmanuelle Monnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348881v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02024733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01988626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/jj.12638983.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dykinson.es" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01976905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02047519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EHES0061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Martha Cari&#241;o Olvera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Olivieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32991/2237-2717.2019v9i1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03423253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>