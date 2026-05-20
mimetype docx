--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -388,235 +388,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable land management in small islands: A Water-Energy-Food nexus approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El dilema del ecologismo y sus orígenes antifranquistas: ecologismos populares, justicia ambiental y debilidad política (España, 1970-1998)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Gervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0310632⟩</w:t>
+              <w:t xml:space="preserve">Historia Actual Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (3), pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36132/fwqd2k26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831205v1</w:t>
+                <w:t xml:space="preserve">hal-04737424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El dilema del ecologismo y sus orígenes antifranquistas: ecologismos populares, justicia ambiental y debilidad política (España, 1970-1998)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards sustainable land management in small islands: A Water-Energy-Food nexus approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Gervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia Actual Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65 (3), pp.107-124. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0310632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36132/fwqd2k26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0310632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737424v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contamination of the Earth. A History of Pollutions in the Industrial Age</w:t>
               </w:r>
@@ -1617,165 +1617,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contre-pouvoir illustré : la bande dessinée et les dessins contre la pollution industrielle pendant la dictature et la transition démocratique (Espagne, 1960-1979)</w:t>
+                <w:t xml:space="preserve">Environmental injustice and colonial and post-colonial cultures (Reunion Island, 1940-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et subversion : regarder autrement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint-Denis 97400, France</w:t>
+              <w:t xml:space="preserve">II International Meeting Histories of Nature and Environments: Shaping Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164927v1</w:t>
+                <w:t xml:space="preserve">hal-02450508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental injustice and colonial and post-colonial cultures (Reunion Island, 1940-1970)</w:t>
+                <w:t xml:space="preserve">Un contre-pouvoir illustré : la bande dessinée et les dessins contre la pollution industrielle pendant la dictature et la transition démocratique (Espagne, 1960-1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Meeting Histories of Nature and Environments: Shaping Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Politique et subversion : regarder autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Denis 97400, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450508v1</w:t>
+                <w:t xml:space="preserve">hal-02164927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the environmentalism of the poor: enslaved, subaltern and colonized environments</w:t>
               </w:r>
@@ -2069,103 +2069,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sustainable food systems in small islands: a WEF nexus approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School 2023: CLIMATE-​WATER-ENERGY-FOOD-NEXUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Monte Verita, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2501,103 +2501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nexus Eau-Énergie-Alimentation dans les petites îles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCIENCE de la DURABILITÉ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2616,186 +2616,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le règlement des établissements classés français au Portugal, à Cuba et en Espagne (XIX e -XX e siècles)</w:t>
+                <w:t xml:space="preserve">El efecto boomerang de la colonialidad y las alternativas para la ciencia social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses des Mines - Transvalor. </w:t>
+              <w:t xml:space="preserve">Dykinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le chemin, la rive et l'usine. Faire de l'histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renaud Bécot, Esla Devienne, Patrick Fournier, Stéphane Frioux, Charles-François Mathis, Judith Rainhorn, pp.131-145, 2023, Histoire, sciences, techniques et sociétés, 978-2-35671-875-4</w:t>
+              <w:t xml:space="preserve">Investigar a pie de campo. Problemas y desafíos en investigaciones criticas de Humanidades y Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dykinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-72, 2023, Paz y Conflictos, 978-84-1170-264-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132302v1</w:t>
+                <w:t xml:space="preserve">hal-04227308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El efecto boomerang de la colonialidad y las alternativas para la ciencia social</w:t>
+                <w:t xml:space="preserve">Le règlement des établissements classés français au Portugal, à Cuba et en Espagne (XIX e -XX e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dykinson. </w:t>
+              <w:t xml:space="preserve">Presses des Mines - Transvalor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigar a pie de campo. Problemas y desafíos en investigaciones criticas de Humanidades y Ciencias Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le chemin, la rive et l'usine. Faire de l'histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaud Bécot, Esla Devienne, Patrick Fournier, Stéphane Frioux, Charles-François Mathis, Judith Rainhorn, pp.131-145, 2023, Histoire, sciences, techniques et sociétés, 978-2-35671-875-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dykinson</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04227308v1</w:t>
+                <w:t xml:space="preserve">hal-04132302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise du régime franquiste et l'émergence d'une contre-culture écologiste et environnementale (1960-1980)</w:t>
               </w:r>
@@ -3056,103 +3056,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité dans les small islands: quelle surface de sol pour quel usage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Corral-Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral-Broto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501769v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Serra Riera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral Broto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.27972" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanero Taboas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rom&#225;n Antequera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.27210)." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310632" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/fwqd2k26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00026980.2022.2156109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03538597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortega Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/perspectivas.3564" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotomavo Andriamparany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01725191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2018.4051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01615408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.050.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01615397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03853286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holstein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne-Emmanuelle Monnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348881v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02024733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01988626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/jj.12638983.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dykinson.es" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01976905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02047519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EHES0061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Martha Cari&#241;o Olvera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Olivieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32991/2237-2717.2019v9i1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03423253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral-Broto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501769v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Serra Riera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral Broto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.27972" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanero Taboas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rom&#225;n Antequera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.27210)." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/fwqd2k26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310632" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00026980.2022.2156109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03538597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortega Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/perspectivas.3564" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotomavo Andriamparany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01725191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2018.4051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01615408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.050.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01615397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03853286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holstein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne-Emmanuelle Monnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348881v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02024733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01988626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01652535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/jj.12638983.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dykinson.es" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01976905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02047519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EHES0061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Martha Cari&#241;o Olvera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Olivieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32991/2237-2717.2019v9i1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03423253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>