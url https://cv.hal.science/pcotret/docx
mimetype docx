--- v0 (2026-04-09)
+++ v1 (2026-04-30)
@@ -2945,260 +2945,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hardware coprocessor for Zynq-based Dynamic Information Flow Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Abdul Wahab</w:t>
+                <w:t xml:space="preserve">Hit the KeyJack: stealing data from your daily wireless devices incognito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moy</w:t>
+                <w:t xml:space="preserve">Pierre Matoussowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Cryptographic architectures embedded in logic devices (CryptArchi)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Journées C&amp;ESAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341830v1</w:t>
+                <w:t xml:space="preserve">hal-01383008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hit the KeyJack: stealing data from your daily wireless devices incognito</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+                <w:t xml:space="preserve">A hardware coprocessor for Zynq-based Dynamic Information Flow Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abdul Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Matoussowsky</w:t>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées C&amp;ESAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Cryptographic architectures embedded in logic devices (CryptArchi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383008v1</w:t>
+                <w:t xml:space="preserve">hal-01341830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-standard ofdm transceiver for heterogeneous system-on-chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipin Kizheppatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4664,51 +4664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789541v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05460575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Thoma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637677" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623507.3623553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stewart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01383008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matoussowsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kizheppatt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevobbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2012.6339233" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132722" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789541v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05460575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Thoma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637677" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623507.3623553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stewart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01383008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matoussowsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kizheppatt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevobbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2012.6339233" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132722" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>