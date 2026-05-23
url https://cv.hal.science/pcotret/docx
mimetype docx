--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -591,878 +591,882 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05460575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing RISC-V TEE Security Against Cache Timing Attacks</w:t>
+                <w:t xml:space="preserve">ARMOR: Accelerator Runtime Monitoring and cOntrolled identity enfoRcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Elmnaouri</w:t>
+                <w:t xml:space="preserve">Aya Jendoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Prévotet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshops on Cryptographic architectures embedded in logic devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t>
+              <w:t xml:space="preserve">DASIP 2026: Workshop on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041492v1</w:t>
+                <w:t xml:space="preserve">hal-05613119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of Dynamically Reconfigurable RISC-V Systems: I/O Attack Focus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enforcing RISC-V TEE Security Against Cache Timing Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Prévotet</w:t>
+                <w:t xml:space="preserve">Oussama Elmnaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cotret</w:t>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual IEEE International Parallel &amp; Distributed Processing Symposium (IEEE IPDPS 2025) : 32nd Reconfigurable Architecture Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshops on Cryptographic architectures embedded in logic devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117047v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verrouillage des lignes de cache pour la lutte contre les attaques par canaux auxiliaires exploitant les mémoires caches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gaudin</w:t>
+                <w:t xml:space="preserve">Security of Dynamically Reconfigurable RISC-V Systems: I/O Attack Focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Jendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Prévotet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gogniat Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyber On Board</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th Annual IEEE International Parallel &amp; Distributed Processing Symposium (IEEE IPDPS 2025) : 32nd Reconfigurable Architecture Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461273v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Effect of Replacement Policies on The Security of Randomized Cache Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verrouillage des lignes de cache pour la lutte contre les attaques par canaux auxiliaires exploitant les mémoires caches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cotret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Peters</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gogniat Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cyber On Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, ile des Embiez, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427321v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fine-Grained Dynamic Partitioning Against Cache-Based Timing Attacks via Cache Locking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">On The Effect of Replacement Policies on The Security of Randomized Cache Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Philipp Thoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Singapore, Singapore. pp.483-497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3634737.3637677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619896v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cache locking against cache-based side-channel attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gogniat Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, Feb 2024, Maillen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gigue: A JIT Code Binary Generator for Hardware Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Ducasse</w:t>
+                <w:t xml:space="preserve">A Fine-Grained Dynamic Partitioning Against Cache-Based Timing Attacks via Cache Locking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gogniat Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VMIL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Knoxville, TN, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469651v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JIT Compiler Security through Low-Cost RISC-V Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1477,51 +1481,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Reconfigurable Architectures Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, St Petersburg (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1634,51 +1638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work in Progress: Thwarting Timing Attacks in Microcontrollers using Fine-grained Hardware Protections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Hatchikian-Houdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1686,51 +1690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gogniat Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.1-7</w:t>
@@ -1753,1025 +1757,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porting a JIT Compiler to RISC-V: Challenges and Opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Gigue: A JIT Code Binary Generator for Hardware Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ducasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Conference on Managed Programming Languages and Runtimes (MPLR '22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VMIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cascais, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3623507.3623553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725841v1</w:t>
+                <w:t xml:space="preserve">hal-04469651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Quantized Neural Networks on FPGAs with FINN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Porting a JIT Compiler to RISC-V: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tesone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rob Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE Friday Workshop on System-level Design Methods for Deep Learning on Heterogeneous Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th International Conference on Managed Programming Languages and Runtimes (MPLR '22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085342v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking Quantized Neural Networks on FPGAs with FINN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cotret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Abdul Wahab</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rob Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DATE Friday Workshop on System-level Design Methods for Deep Learning on Heterogeneous Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911619v1</w:t>
+                <w:t xml:space="preserve">hal-03085342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel lightweight hardware-assisted static instrumentation approach for ARM SoC using debug components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Abdul Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Nasr Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AsianHOST 2018 - Asian Hardware Oriented Security and Trust Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/asianhost.2018.8607177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Abdul Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Nasr Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnab Kumar Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t>
+              <w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cancun, Mexico. pp.1-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/reconfig.2018.8641695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558473v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DroneJack: Kiss your drones goodbye!</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Audren de Kerdrel</w:t>
+                <w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abdul Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Nasr Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSTIC 2017 - Symposium sur la sécurité des technologies de l'information et des communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635125v1</w:t>
+                <w:t xml:space="preserve">hal-01558473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DroneJack: Kiss your drones goodbye!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Audren de Kerdrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cotret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t>
+              <w:t xml:space="preserve">SSTIC 2017 - Symposium sur la sécurité des technologies de l'information et des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558155v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Abdul Wahab</w:t>
+                <w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir – Nasr Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume – Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337579v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HardBlare: Hardware Design for Tag-Based Security Monitors</w:t>
               </w:r>
@@ -2826,103 +2800,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portable approach for SoC-based Dynamic Information Flow Tracking implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Abdul Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Nasr Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
@@ -2945,260 +2919,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hit the KeyJack: stealing data from your daily wireless devices incognito</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+                <w:t xml:space="preserve">A hardware coprocessor for Zynq-based Dynamic Information Flow Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abdul Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Matoussowsky</w:t>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées C&amp;ESAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Cryptographic architectures embedded in logic devices (CryptArchi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383008v1</w:t>
+                <w:t xml:space="preserve">hal-01341830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hardware coprocessor for Zynq-based Dynamic Information Flow Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Abdul Wahab</w:t>
+                <w:t xml:space="preserve">Hit the KeyJack: stealing data from your daily wireless devices incognito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moy</w:t>
+                <w:t xml:space="preserve">Pierre Matoussowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Cryptographic architectures embedded in logic devices (CryptArchi)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Journées C&amp;ESAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341830v1</w:t>
+                <w:t xml:space="preserve">hal-01383008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-standard ofdm transceiver for heterogeneous system-on-chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipin Kizheppatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3230,592 +3204,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance faciale basée sur les ondelettes robuste et optimisée pour les systèmes embarqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abdul Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Nasr Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/fpl.2016.7577396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171943v1</w:t>
+                <w:t xml:space="preserve">hal-01337579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bus-based MPSoC security through communication protection: A latency-efficient alternative</w:t>
+                <w:t xml:space="preserve">Reconnaissance faciale basée sur les ondelettes robuste et optimisée pour les systèmes embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevobbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Crenne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+                <w:t xml:space="preserve">Mehdi Darouich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCM 2012 (20th Annual IEEE International Symposium on Field-Programmable Custom Computing Machines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Toronto, Canada. pp.200-207</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750343v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security enhancements for FPGA-based MPSoCs: a boot-to-runtime protection flow for an embedded Linux-based system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Devic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Gogniat</w:t>
+                <w:t xml:space="preserve">Benoit Badrignans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, York, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight reconfiguration security services for AXI-based MPSoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPL 2012 (22nd International Conference on Field Programmable Logic and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Oslo, Norway. pp.655-658, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FPL.2012.6339233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bus-based MPSoC security through communication protection: A latency-efficient alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cotret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Crenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FCCM 2012 (20th Annual IEEE International Symposium on Field-Programmable Custom Computing Machines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Toronto, Canada. pp.200-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HCrypt: a novel concept of crypto-processor with secured key management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubos Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReConFig 2010 (2010 International Conference on ReConFigurable Computing and FPGAs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Cancùn, Mexico. pp.280-285, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FPT.2011.6132722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3825,173 +3933,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Keystone Security Against Cache Timing Attacks: A Modular Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Elmnaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2025 du GDR SoC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lorient, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing a High-Level Language Virtual Machine Through its ISA: Pharo as a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4006,518 +4114,518 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SOC²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARMHEx: a framework for efficient DIFT in real-world SoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Abdul Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Nasr Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Programmable Logic (FPL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HardBlare: a Hardware-Assisted Approach for Dynamic Information Flow Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Nasr Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hiet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Muhammad Abdul Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique de la Société Informatique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiPEAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHES 2015 - Workshop on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4664,51 +4772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789541v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05460575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Thoma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637677" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623507.3623553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stewart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01383008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matoussowsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kizheppatt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevobbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2012.6339233" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132722" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789541v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05460575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Thoma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637677" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623507.3623553" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stewart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01383008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matoussowsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kizheppatt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevobbe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2012.6339233" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132722" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>