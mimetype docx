--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -675,235 +675,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction à l’égard des moteurs de recommandation : la transparence optimale</w:t>
+                <w:t xml:space="preserve">Les shoppers de sites d’achats groupés sont-ils tous des « chasseurs de bonnes affaires » ? Proposition d’une typologie des profils d’achat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vautrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Benavent</w:t>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Korchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36863/mds.a.3775⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (101), pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.101.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713117v1</w:t>
+                <w:t xml:space="preserve">hal-01857398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les shoppers de sites d’achats groupés sont-ils tous des « chasseurs de bonnes affaires » ? Proposition d’une typologie des profils d’achat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Satisfaction à l’égard des moteurs de recommandation : la transparence optimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Korchia</w:t>
+                <w:t xml:space="preserve">Pauline Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (101), pp.83-103. </w:t>
+              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.101.0083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36863/mds.a.3775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857398v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recrutement par parrainage : aller au-delà du schéma de récompense</w:t>
               </w:r>
@@ -1056,313 +1056,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scepticisme du consommateur et efficacité promotionnelle</w:t>
+                <w:t xml:space="preserve">Consumer Skepticism and Promotion Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Odou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (2), pp.45-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737011202700203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/205157071202700203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048748v1</w:t>
+                <w:t xml:space="preserve">hal-02048730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution d’enseignes : quelle création de valeur pour le distributeur et pour le client ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scepticisme du consommateur et efficacité promotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7193/DM.065.57.70⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.45-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011202700203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424263v1</w:t>
+                <w:t xml:space="preserve">hal-02048748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer Skepticism and Promotion Effectiveness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substitution d’enseignes : quelle création de valeur pour le distributeur et pour le client ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Odou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (2), pp.45-69. </w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65, pp.57-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/205157071202700203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7193/DM.065.57.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048730v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer cynicism : From resistance to anti‐consumption in a disenchanted world?</w:t>
               </w:r>
@@ -1436,214 +1436,214 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portées et limites du lot virtuel : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
+                <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 50, pp.49-57</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 50, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.050.49.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00271745v1</w:t>
+                <w:t xml:space="preserve">halshs-02914395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portées et limites du lot virtuel : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ouidade Sabri</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 50, pp.49-57. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 50, pp.49-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02914395v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00271745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Format Effects in Volume Discounts to Consumers</w:t>
               </w:r>
@@ -1655,51 +1655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2048,1236 +2048,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What delivery choices do eco-responsible consumers make when shopping online ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les marques coopèrent avec les membres de leur communauté en ligne pour promouvoir une consommation plus responsable ! Une lecture au prisme de la co-création/co-destruction de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Paillart</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Aouaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Venise, Italie</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Etienne Thil, Oct 2024, Monpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419615v1</w:t>
+                <w:t xml:space="preserve">hal-04752064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les marques coopèrent avec les membres de leur communauté en ligne pour promouvoir une consommation plus responsable ! Une lecture au prisme de la co-création/co-destruction de valeur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamidou Sawadogo</w:t>
+                <w:t xml:space="preserve">What delivery choices do eco-responsible consumers make when shopping online ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilia Aouaa</w:t>
+                <w:t xml:space="preserve">Alexandre Paillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Etienne Thil, Oct 2024, Monpellier, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752064v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation des objets connectés de quantified-self dans une optique de bien vieillir désiré : le rôle structurant des logiques d'usage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Laroum</w:t>
+                <w:t xml:space="preserve">Un cadeau à portée de clic… Impact des offres de cadeaux conditionnées à un seuil sur le montant du panier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Vigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065761v1</w:t>
+                <w:t xml:space="preserve">hal-04629326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des influenceuses en ligne sur l’attitude et l’intention d’achat du vin – Une investigation sur le réseau Instagram</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+                <w:t xml:space="preserve">Appropriation des objets connectés de quantified-self dans une optique de bien vieillir désiré : le rôle structurant des logiques d'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Laroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">39ème congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629331v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délégation de la gestion de la relation client aux communautés de marque en ligne. Enjeux des motivations des membres à s’impliquer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamidou Sawadogo</w:t>
+                <w:t xml:space="preserve">Effets des influenceuses en ligne sur l’attitude et l’intention d’achat du vin – Une investigation sur le réseau Instagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Joffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de l’AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254605v1</w:t>
+                <w:t xml:space="preserve">hal-04629331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadeau à portée de clic… Impact des offres de cadeaux conditionnées à un seuil sur le montant du panier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Vigner</w:t>
+                <w:t xml:space="preserve">Délégation de la gestion de la relation client aux communautés de marque en ligne. Enjeux des motivations des membres à s’impliquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">39ème Congrès de l’AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629326v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la crédibilité des avis négatifs en ligne estompe l'effet des avis positifs et altère l'intention d'achat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Délégation de la gestion de la relation client aux communautés de marque en ligne : formes et mécanismes de contrôle mobilisés par la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamidou Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMTC, Jan 2022, Rome, Italie</w:t>
+              <w:t xml:space="preserve">38ème Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254704v1</w:t>
+                <w:t xml:space="preserve">hal-04254651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging the achievement of goals set and pursued by elderly consumers: the role of Quantified-self smart devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Laroum</w:t>
+                <w:t xml:space="preserve">Putting theory into practice to improve social marketing interventions: Examination against Andreasen’s (2002) benchmarking criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th French-Austrian- German Workshop on Consumer Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Sarrebruck, Germany</w:t>
+              <w:t xml:space="preserve">European Social Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297566v1</w:t>
+                <w:t xml:space="preserve">hal-03817308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délégation de la gestion de la relation client aux communautés de marque en ligne : formes et mécanismes de contrôle mobilisés par la marque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Quand la crédibilité des avis négatifs en ligne estompe l'effet des avis positifs et altère l'intention d'achat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidou Sawadogo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">21st International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMTC, Jan 2022, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254651v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting theory into practice to improve social marketing interventions: Examination against Andreasen’s (2002) benchmarking criteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+                <w:t xml:space="preserve">Encouraging the achievement of goals set and pursued by elderly consumers: the role of Quantified-self smart devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Laroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Social Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">7th French-Austrian- German Workshop on Consumer Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Sarrebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817308v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do elderly consumers use quantified-self smart devices to age well ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Laroum</w:t>
+                <w:t xml:space="preserve">L'efficacité des packagings éco-conçus en question ! Une application au secteur de l'hygiène-beauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brethereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 AMA Marketing and Public Policy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Marketing Association, Jun 2021, Virtual - Online, United States</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065791v1</w:t>
+                <w:t xml:space="preserve">hal-03382541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'efficacité des packagings éco-conçus en question ! Une application au secteur de l'hygiène-beauté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+                <w:t xml:space="preserve">How do elderly consumers use quantified-self smart devices to age well ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Laroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Roubaix, France</w:t>
+              <w:t xml:space="preserve">2021 AMA Marketing and Public Policy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Marketing Association, Jun 2021, Virtual - Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382541v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la relation client par les communautés de marque en ligne : quels mécanismes de contrôle mobilisés par la marque ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+                <w:t xml:space="preserve">L'adoption et l'appropriation des objets connectés de quantified self par les consommateurs seniors : une approche exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Laroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Recherche de l’IRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche en Gestion, Dec 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254764v1</w:t>
+                <w:t xml:space="preserve">hal-04065851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recourir à des technologies immersives à des fins de recherche : quand les frictions conduisent à l’appropriation</w:t>
               </w:r>
@@ -3365,416 +3352,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la note au sentiment : mieux comprendre les effets des avis en ligne ? Une application à la plateforme Airbnb</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Benavent</w:t>
+                <w:t xml:space="preserve">Gestion de la relation client par les communautés de marque en ligne : quels mécanismes de contrôle mobilisés par la marque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de Recherche de l’IRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Gestion, Dec 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440908v1</w:t>
+                <w:t xml:space="preserve">hal-04254764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention aux avis négatifs en ligne ! Quand leur crédibilité accentue leur effet délétère sur l’intention d’achat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+                <w:t xml:space="preserve">De la note au sentiment : mieux comprendre les effets des avis en ligne ? Une application à la plateforme Airbnb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Balech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Etienne Thil, Oct 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254731v1</w:t>
+                <w:t xml:space="preserve">hal-02440908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use cases of virtual reality to visualize a database how useful is VR for archaeology researchers?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+                <w:t xml:space="preserve">Attention aux avis négatifs en ligne ! Quand leur crédibilité accentue leur effet délétère sur l’intention d’achat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Etienne Thil, Oct 2020, Visioconférence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110483v1</w:t>
+                <w:t xml:space="preserve">hal-04254731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adoption et l'appropriation des objets connectés de quantified self par les consommateurs seniors : une approche exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Laroum</w:t>
+                <w:t xml:space="preserve">Use cases of virtual reality to visualize a database how useful is VR for archaeology researchers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l'Association Française du Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual Event Tunisia, Tunisia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3423603.3424001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065851v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets connectés et changement comportemental : une revue systématique autour du feedback</w:t>
               </w:r>
@@ -3931,204 +3931,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la nature émotionnelle des histoires de marques sur Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Nicholson</w:t>
+                <w:t xml:space="preserve">La naturalité du packaging comme vecteur de réassurance dans l’alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Glérant-Glikson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762529v1</w:t>
+                <w:t xml:space="preserve">hal-01889652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La naturalité du packaging comme vecteur de réassurance dans l’alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Drieu</w:t>
+                <w:t xml:space="preserve">Evaluer la nature émotionnelle des histoires de marques sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Glérant-Glikson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Roubaix, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889652v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le feedback reçu conduit à revoir ses objectifs : comment les individus négocient avec leurs performances</w:t>
               </w:r>
@@ -4278,64 +4278,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;galaxie&amp;quot; Groupon : état des controverses et perspectives d'avenir pour l'achat groupé en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Korchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche consacrée à la "consommation digitale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4423,267 +4423,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et évaluations du lot virtuel par le consommateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer's perceptions and evaluations of virtual bundling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">ANZMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00146700v1</w:t>
+                <w:t xml:space="preserve">halshs-00146676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur et sincérité perçues d'une promotion multi-mécanismes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions et évaluations du lot virtuel par le consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venice-Paris 5th Marketing Trends Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Venice, Italie</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00146620v1</w:t>
+                <w:t xml:space="preserve">halshs-00146700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived value and trustworthiness of a multi- promotion offer</w:t>
+                <w:t xml:space="preserve">Valeur et sincérité perçues d'une promotion multi-mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
@@ -4701,181 +4701,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 International Association for Research in Economic Psychology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Venice-Paris 5th Marketing Trends Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Venice, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00146652v1</w:t>
+                <w:t xml:space="preserve">halshs-00146620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer's perceptions and evaluations of virtual bundling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
+                <w:t xml:space="preserve">Perceived value and trustworthiness of a multi- promotion offer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANZMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">2006 International Association for Research in Economic Psychology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00146676v1</w:t>
+                <w:t xml:space="preserve">halshs-00146652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures d'audience sur internet : à la croisée des chemins entre approche publicitaire et marketing direct</w:t>
               </w:r>
@@ -4981,51 +4981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions vers une société post-croissance : une exploration des pratiques de consommation sobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,51 +5344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Laroum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.069.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benavent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nicholson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Emeriau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Stroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.093.33.51" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vautrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.3775" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.079.53.73" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.57.70" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071202700203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.050.49.57" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paillart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sawadogo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Aouaa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Joffrion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vigner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brethereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03110483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Lakad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762529v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Drieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gl&#233;rant-Glikson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Laroum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.069.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benavent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nicholson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Emeriau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Stroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.093.33.51" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vautrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.3775" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.079.53.73" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071202700203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.57.70" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.050.49.57" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sawadogo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Aouaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paillart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vigner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Joffrion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brethereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440908v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03110483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Lakad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Drieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gl&#233;rant-Glikson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>