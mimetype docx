--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -381,321 +381,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les histoires des marques sur leur site Internet : une histoire de transport narratif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intérêt des techniques mobile-in-store : le rôle spécifique de l’orientation d’achat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Stroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Emeriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 95, pp.57-76</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 93, pp.33-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.093.33.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290973v1</w:t>
+                <w:t xml:space="preserve">hal-02307807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt des techniques mobile-in-store : le rôle spécifique de l’orientation d’achat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Stroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Benavent</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 93, pp.33-51. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 93, pp.33-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307807v1</w:t>
+                <w:t xml:space="preserve">hal-02080599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérêt des techniques mobile-in-store : le rôle spécifique de l’orientation d’achat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les histoires des marques sur leur site Internet : une histoire de transport narratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Emeriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 93, pp.33-51</w:t>
+              <w:t xml:space="preserve">, 2019, 95, pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080599v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les shoppers de sites d’achats groupés sont-ils tous des « chasseurs de bonnes affaires » ? Proposition d’une typologie des profils d’achat</w:t>
               </w:r>
@@ -889,51 +889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recrutement par parrainage : aller au-delà du schéma de récompense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recrutement par parrainage : aller au-delà du schéma de récompense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1623,217 +1623,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Format Effects in Volume Discounts to Consumers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+                <w:t xml:space="preserve">Le push SMS, un nouvel outil marketing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Product and Brand Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (5), pp.348-357</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45, pp.97-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00145917v1</w:t>
+                <w:t xml:space="preserve">hal-01264000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le push SMS, un nouvel outil marketing ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Format Effects in Volume Discounts to Consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Brial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+                <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 45, pp.97-101</w:t>
+              <w:t xml:space="preserve">Journal of Product and Brand Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (5), pp.348-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264000v1</w:t>
+                <w:t xml:space="preserve">halshs-00145917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur et sincérité perçues d'une promotion multi-mécanismes</w:t>
               </w:r>
@@ -1858,51 +1858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (4), pp.25-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2346,204 +2346,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation des objets connectés de quantified-self dans une optique de bien vieillir désiré : le rôle structurant des logiques d'usage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Laroum</w:t>
+                <w:t xml:space="preserve">Effets des influenceuses en ligne sur l’attitude et l’intention d’achat du vin – Une investigation sur le réseau Instagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Joffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065761v1</w:t>
+                <w:t xml:space="preserve">hal-04629331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des influenceuses en ligne sur l’attitude et l’intention d’achat du vin – Une investigation sur le réseau Instagram</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+                <w:t xml:space="preserve">Appropriation des objets connectés de quantified-self dans une optique de bien vieillir désiré : le rôle structurant des logiques d'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Laroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">39ème congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629331v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délégation de la gestion de la relation client aux communautés de marque en ligne. Enjeux des motivations des membres à s’impliquer</w:t>
               </w:r>
@@ -3244,537 +3244,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recourir à des technologies immersives à des fins de recherche : quand les frictions conduisent à l’appropriation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la note au sentiment : mieux comprendre les effets des avis en ligne ? Une application à la plateforme Airbnb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Balech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur le marketing digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956435v1</w:t>
+                <w:t xml:space="preserve">hal-02440908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la relation client par les communautés de marque en ligne : quels mécanismes de contrôle mobilisés par la marque ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+                <w:t xml:space="preserve">Use cases of virtual reality to visualize a database how useful is VR for archaeology researchers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Recherche de l’IRG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual Event Tunisia, Tunisia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3423603.3424001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254764v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la note au sentiment : mieux comprendre les effets des avis en ligne ? Une application à la plateforme Airbnb</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Benavent</w:t>
+                <w:t xml:space="preserve">Attention aux avis négatifs en ligne ! Quand leur crédibilité accentue leur effet délétère sur l’intention d’achat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">23ème colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Etienne Thil, Oct 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440908v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention aux avis négatifs en ligne ! Quand leur crédibilité accentue leur effet délétère sur l’intention d’achat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recourir à des technologies immersives à des fins de recherche : quand les frictions conduisent à l’appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Kotras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Etienne Thil, Oct 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Colloque sur le marketing digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254731v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use cases of virtual reality to visualize a database how useful is VR for archaeology researchers?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+                <w:t xml:space="preserve">Gestion de la relation client par les communautés de marque en ligne : quels mécanismes de contrôle mobilisés par la marque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée de Recherche de l’IRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Gestion, Dec 2020, Visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3423603.3424001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03110483v1</w:t>
+                <w:t xml:space="preserve">hal-04254764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets connectés et changement comportemental : une revue systématique autour du feedback</w:t>
               </w:r>
@@ -3855,51 +3855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réclamation et satisfaction : l’effort perçu du client rebat les cartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noria Lakad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3931,204 +3931,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La naturalité du packaging comme vecteur de réassurance dans l’alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Drieu</w:t>
+                <w:t xml:space="preserve">Evaluer la nature émotionnelle des histoires de marques sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Glérant-Glikson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Roubaix, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889652v1</w:t>
+                <w:t xml:space="preserve">hal-01762529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la nature émotionnelle des histoires de marques sur Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Nicholson</w:t>
+                <w:t xml:space="preserve">La naturalité du packaging comme vecteur de réassurance dans l’alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Glérant-Glikson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762529v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le feedback reçu conduit à revoir ses objectifs : comment les individus négocient avec leurs performances</w:t>
               </w:r>
@@ -4183,51 +4183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire des marques de l’horlogerie suisse sur Internet est-elle vraiment un monde d’émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4442,51 +4442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer's perceptions and evaluations of virtual bundling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4563,51 +4563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4684,51 +4684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venice-Paris 5th Marketing Trends Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Venice, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4792,51 +4792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 International Association for Research in Economic Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4861,51 +4861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures d'audience sur internet : à la croisée des chemins entre approche publicitaire et marketing direct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,51 +5089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire des marques de l’horlogerie suisse sur Internet est-elle vraiment un monde d’émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5344,51 +5344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Laroum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.069.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benavent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nicholson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Emeriau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Stroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.093.33.51" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vautrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.3775" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.079.53.73" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071202700203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.57.70" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.050.49.57" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sawadogo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Aouaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paillart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vigner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Joffrion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brethereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440908v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03110483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Lakad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Drieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gl&#233;rant-Glikson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Laroum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.069.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benavent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Stroz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.093.33.51" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nicholson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Emeriau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vautrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.3775" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.079.53.73" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071202700203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.57.70" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.050.49.57" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sawadogo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Aouaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paillart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vigner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Joffrion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065761v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brethereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03110483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Lakad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762529v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Drieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gl&#233;rant-Glikson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>