--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.28070175439px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Dessus </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maison Page de Philippe Dessus, LaRAC, Univ. Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pdessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6076-5150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080526470</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64252183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-8927-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche ont pour objet la modélisation des activités cognitives engagées dans l'enseignement dans leurs dimensions liées à l'action et à la connaissance, avec une focalisation particulière sur la planification (préparation de cours). Cela implique la mise au point de modèles cognitifs informatisés, qui sont ensuite testés, soit en les comparant à l'activité réelle d'enseignants, soit en étudiant le comportement d'enseignants utilisant des logiciels dans lesquels ces modèles ont été implémentés. Ces modèles sont principalement fondés sur </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'analyse de la sémantique latente (LSA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une méthode statistique d'analyse de corpus textuels. Cette méthode, appliquée à divers types de corpus (observations, interactions, connaissances enseignées), permet de simuler des processus d'appariement sémantique, de compréhension, d'utilisation de stratégies et d'acquisition de connaissances.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma question de recherche principale est : comment modéliser et assister les activités cognitives de l'enseignant ? Je l'ai mise en œuvre par les problématiques suivantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quelles sont les capacités cognitives nécessaires et suffisantes mises en œuvre dans l'enseignement ? (Dessus, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment les enseignants planifient-ils à partir des schémas et routines d'action qu'ils ont acquis par l'expérience ? </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dessus, 1995c)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Est-il possible de formuler des méthodes d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">instructional design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> permettant la création de nouveaux outils cognitifs ? </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dessus, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quels effets sur l'enseignement et l'apprentissage peuvent être induits par l'utilisation d'outils cognitifs ? Par exemple :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LookCum 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un système d'observation et d'analyse de l'enseignement en situation </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dessus, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un système d'aide à la révision de cours </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dessus & Lemaire, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resum'Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un système d'évaluation automatique de résumés de textes </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Mandin et al., 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un système d'aide à la compréhension de cours à distance [</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReaderBench</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un système d'analyse de la complexité textuelle et des verbalisations de lecture [</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dascalu et al. (2013)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized attention measure: a web-based open-source test battery to evaluate students’ attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Palluel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Joet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2025.1540817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science for educational sciences: engaging educators in the production of structured practice-based evidence on a large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Atal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murillo Pagnotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teacher Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13664530.2025.2523359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What a shot! Effect of biathlon and badminton on attention of preteens in middle schools: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Portrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2025.2477144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les communautés d’amélioration en réseau créent et diffusent des connaissances à propos des pratiques éducatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Atal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (3), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153gm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de “Garantir une IA à notre service ? ou « Dompter la Silicon Valley », de Gary Marcus, MIT Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.240. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xop⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six factors facilitating teachers’ use of research. An experimental factorial survey of educational stakeholders perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Atal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2024.1368565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser automatiquement les signaux de l’enseignement : Une approche d’apprentissage social fondée sur les preuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentation intelligente des salles de classe au service de l'observation des interactions enseignant-apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.247-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of teacher-child interaction quality in groups of three-year-old children in Quebec and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Roy-Vallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bigras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréanne Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (263), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43545-021-00266-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons d'AltSchool : Comment compromettre les relations enseignant-élèves sous prétexte d'innover ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (4), pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et pratiques évaluatives : une MOOCification urgente et forcée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Osete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, Hors-série, pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design spatial sociotechnique : le rôle des classes sensibles au contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Teaching Analytics in a Context-Aware Classroom: A Manifesto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources de cours libres et collaboratives pour une formation hybride des enseignants : Design et impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’accueil d’enfants de 3 ans en centre de la petite enfance au Québec et en maternelle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bigras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lequette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1077681ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liftoff – ReaderBench introduces new online functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S Gutu-Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dorinela Sirbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut S Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Human - Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.76-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Taboo – A Serious Game for Vocabulary Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina-Elena Alexandru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Human - Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.241-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la motivation des élèves en début de scolarité obligatoire en fonction de la nature de leurs interactions avec l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/hal-01306393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rétroactions dans l’enseignement supérieur et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de “Pour tout résoudre, cliquez ici”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench – Automated Evaluation of Collaboration based on Cohesion and Dialogism Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle S. Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer-Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.395-423. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11412-015-9226-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de la complexité du discours et du texte pour apprendre et collaborer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://adjectif.net/spip.php?article312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated assessment of paraphrases in pupil's self-explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPB Scientific Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (1), pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes fondamentaux de conception de l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer automatiquement les auto-explications lors de la lecture d'élèves de cycle 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123, pp.149-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza complexităţii manualelor şcolare din sistemul de învăţământ francez primar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Larise Stavarache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Română de Interacţiune Om-Calculator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.339 - 356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'une communauté de pratique d'étudiants issue d'un forum de discussion : participation, conscience d'autrui et engagement mutuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035521ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuel sur la technologie éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://journals.openedition.org/dms/355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations, médiations...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Puimatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza stărilor emoționale induse de citirea unei știri utilizând Analiza Semantică Latentă</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lupan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Română de Interacţiune Om-Calculator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques critères d'utilisation d'un système d'évaluation automatique de synthèses de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein T. A. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.143-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza automată a auto-explicațiilor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Română de Interacţiune Om-Calculator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated free-text assessment: Some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2/3), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2011.040195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement personnel d’apprentissage évaluant des distances épistémiques et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.9.473-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par scénarios pour la conception d'un dispositif d'accompagnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utterances Assessment in Chat Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Computing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proc. Conf. CICLing 2010, Iasi, Romania, 21-27 mars, 46, pp.323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluarea şi sumarizarea automată a conversaţiilor chat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Human - Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the National Conference on Human-Computer Interaction Bucharest, 2-3 September 2010, 3, pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing writing and collaboration in learning: Methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Reports on Socio-Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Workshop Proceedings of 9th International Conference on the Design of Cooperative Systems, 7 (1), pp.86-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des ingrédients actifs de l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 164, pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aide-mémoire, des outils cognitifs pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Blet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.n.d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'observation de classes et prise en compte de la complexité des événements scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.103-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la connaissance de Popper et ses implications pour l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant aussi a besoin d'aide-mémoire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles idées sur l'enseignement nous révèlent les modèles d'Instructional Design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (1), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement en tant que supervision d'un environnement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des connaissances dans l'identification automatique d'icones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un feedback informatif sur la prise de notes dans un environnement d'apprentissage informatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.9-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les soubassements cognitifs de l'enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.111-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nouvelles de la FOAD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.vol. 3, n° 3-4, 445-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating student comprehension with LSA to deliver course readings from the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6(2/3) (2/3), pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for designing Computer-Supported Cognitive Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (4), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sur le contenu d'un cours : une analyse avec LSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Distance Education / Revue de l'Éducation à Distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (2), pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence au savoir et aux connaissances dans une séquence d’enseignement en éducation civique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Carpanèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (3), pp.609-628. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/011406ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils cognitifs qui forment notre compréhension : une présentation de la théorie d’Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp.71-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sur le discours de l'enseignant et le comportement des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (3), pp.337 - 360. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.1.337-360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles cognitifs issus de l'analyse de la sémantique latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cognito - Cahiers Romans de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1), pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition d'une tâche en activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides informatisées à la production d'écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3-4), pp.413-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system to assess the semantic content of student essays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Computing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (3), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2190/g649-0r9c-c021-p6x3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification de séquences d'enseignement, objet de description ou de prescription?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 133, pp.101-116. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfp.2000.1024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de connaissances par exposition à un cours avec LSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cognito - Cahiers Romans de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apex, un système d'aide à la préparation d'examens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (2), pp.409-415. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/stice.1999.1637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va la recherche en éducation ? Analyse factorielle de résumés de communications aux Biennales de l'éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.201-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Teacher Discourse at a Distance: Lexical, Morphosyntactical, and Pragmatic Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Educational Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4 (4), pp.367-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes expérimentales sur l'enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (2), pp.137-164. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/stice.1997.1338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décisions de l'enseignant à l'aune de valeurs rationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’expérience et de la matière dans l’utilisation de routines pour la planification de séquences d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.499-526. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1018201ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification de séquences d'enseignement, du novice à l'expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4, pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches à propos de l'enseignant : des images entre prescription et description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédias et situation didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 67, pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d'un logiciel d'aide à l'expression écrite au C.M.2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 3, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une aide informatique à la planification de séquences d'expression écrite chez des instituteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'évaluation de logiciels éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 60, pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les dynamiques de réussite dans l’enseignement supérieur : pratiques partagées et perspectives croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABC-Éduc (Association Belge francophone Collaborative de la recherche en Éducation); AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation); SSRE (Société Suisse pour la Recherche en Éducation); Unité de recherche EQUALE (Évaluation et Qualité de l’Enseignement) de l’Université de Liège; Haute École Libre Mosane (HELMo); Haute École de la ville de Liège (HEL), Jul 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l’engagement tridimensionnel des étudiants en contexte de classe à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et en formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18326.41281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats au royaume des recherches collaboratives : leçons d'une revue systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Atal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bourgoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liège (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIED ethics, a managerial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e conférence de l'Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel tir ! Effet du biathlon et du badminton sur l’attention des élèves en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Portrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Support Online Teaching in Pandemic Times: between Innovation and Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Teinturier-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th annual SALT Learning and Teaching Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swansea University, Jul 2021, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment instrumenter l'observation et l'analyse de la REE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes éducatifs québécois et français sous l’angle de la relation enseignant-apprenants : enjeux et impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séverine Haïat; Annie Charron, Sep 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences humaines et informatique : Apports interdisciplinaires pour l'étude des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres jeunes chercheurs en EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amel Yessad &amp; Sébastien Jolivet, Jun 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la taille des classes : évaluer les effets au-delà des modifications de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e Colloque de l'ADMEE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Casablanca, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Multimodal Analysis of Teaching Centered on Shared Attention and Knowledge Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Héléna Aubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation textuelle automatique d'études de cas d'étudiants en soins infirmiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées Paramédicales : Recherche, innovation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSI d'Annecy, Oct 2018, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'un MOOT (Massively Open Online Textbook)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ReFlexPro au Colloque “Échanger pour Apprendre en Ligne” (EPAL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying reading strategies employed by learners within their oral french self-explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Panaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 5th Int. Workshop on “Semantic and Collaborative Technologies for the Web“, joint to the 14th Int. Sci. Conf. on eLearning and Software for Education (eLSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bucarest, Romania. pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Emotion in Problem Solving: First Results from Observing Chess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - Workshop at 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench: A Multi-lingual Framework for Analyzing Text Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai A Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S Gutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S Ruseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut S Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Driven Approaches in Digital Education, Proc 12th European Conference on Technology Enhanced Learning, EC-TEL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tallinn, Estonia. pp.606-609, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61425-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesion-Centered Analysis of CSCL Environments using ReaderBench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S Gutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut S Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S Ruseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Int. Conf. on Artificial Intelligence in Education (AI-ED 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual ground and findings overview of the polyphonic analysis of knowledge building dialogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Nistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper Presented at the 17th Biennial EARLI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenus éducatifs ouverts et Learning Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les mégadonnées et les sciences sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Boggle: A Game for Vocabulary Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina-Elena Alexandru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conf. on Technology Enhanced Learning (EC-TEL 2017): "Data driven approaches in digital education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. pp.606-609, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Do Student Nurses Write Case Studies? A Cohesion-Centered Textual Complexity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Technology Enhanced Learning, EC-TEL 2017 Data Driven Approaches in Digital Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Talinn, Estonia. pp.43-53, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique au service de la démocratisation des enseignements fondés sur l'évaluation formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Poujet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Challenges des ORPHEE RDV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Font-Romeu, France. pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench goes Online: A Comprehension-Centered Framework for Educational Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Gutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Interanational Conference on Human-Computer Interaction (RoCHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Iaşi, Romania. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des manuels de cours universitaires ouverts et interactifs promouvant l’apprentissage auto-régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Evaluation formative pratiquée en classe ou en amphithéâtre" joint à l'ORPHEE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher effectiveness and reading comprehension at first grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 18-23 Biennial Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Keep Your Eyes on ’em all!”: A Mobile Eye-Tracking Analysis of Teachers’ Sensitivity to Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conf. on Technology Enhanced Learning (EC-TEL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. pp.72-84, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogism: A Framework for CSCL and a Signature of Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle S. Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Supported Collaborative Learning (CSCL) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gothenburg, Sweden. pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing students pauses during reading and explaining a story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibel Denisleam-Molomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoEduNet Int. Conf.: Networking in Education and Research (NER 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Craiova, Romania. pp.90-93, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoEduNet.2015.7311974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench: The Learning Companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larise L Stavarache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle A Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Int. Conf. on Artificial Intelligence in Education (AIED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Comprehension from Students’ Summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Larise Stavarache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle S. Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Int. Conf. on Artificial Intelligence in Education (AIED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19773-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated paper annotation with ReaderBench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12-a Conferinta Nationala de Interactiune Om-Calculator (RoCHI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bucharest, Romania. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench: An Integrated Cohesion-Centered Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larise L Stavarache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle A Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Technology Enhanced-Learning (EC-TEL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tolède, Spain. pp.505-508, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse cohesion, a signature of collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle S. Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. Learning Analytics &amp; Knowledge Conf. (LAK'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2015, Poughkeepsie, United States. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2723576.2723578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic approach to analyze scientific paper abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Int. Conf. ELearning and Software for Education (eLSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bucarest, Romania. pp.393-399, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12753/2066-026X-15-000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension en lecture et productions orales formelles chez des élèves de cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque International de l’Association Française de Linguistique Cognitive (AFLiCo VI) : Langage, Cognition et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Semantic Relatedness of Paper Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Spontaneity in Computer-Supported Collaborative Learning (DS-CSCL-2015), held in conjunction with the 20th Int. Conf. on Systems and Computer Science (CSCS'20-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bucarest, Romania. pp.759-764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Automatically Identified Reading Strategies Reliable Predictors of Comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 12th Int. Conf. on Intelligent Tutoring Systems (ITS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, France. pp.456 - 465, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07221-0_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des interactions élèves-enseignant en CP en France : Qualités psychométriques du Classroom Assessment Scoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Colloque de l'ADMEE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des interactions enseignant-élèves en début de scolarité : Qualités psychométriques d'une adaptation française du CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Congrès de l'ACFAS n° 519, Qualité des interactions dans les milieux éducatifs : diverses utilisations du CLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paper vs. slides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Larise Stavarache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Semantic and Collaborative Technologies for the Web joint to the 10th International Conference ELearning and Software for Education (eLSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Trausan-Matu; M. Dascalu, Apr 2014, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12753/2066-026X-14-000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the Automated Assessment of Participation and of Collaboration in Chat Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Intelligent Tutoring Systems (ITS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, United States. pp.230-235, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07221-0_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting Comprehension through French Textual Complexity Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Larise Stavarache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE Int. Conf. on Tools with Artificial Intelligence (ICTAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.615-619, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2014.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza automată a materialelor şcolare franceze din prisma complexităţii textuale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Larise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11-a Conferinta Nationala de Interactiune Om-Calculator – RoCHI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bucharest, Romania. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Formation initiale et continue en évaluation des apprentissages, quelle articulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ciussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2013, Fribourg, Suisse. http://www.sr-hepfr.ch/admee/home/fiche_contribution.php?id=178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voices' inter-animation detection with ReaderBench. Modelling and assessing polyphony in CSCL chats as voice synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 2nd Int. Workshop on Semantic and Collaborative Technologies for the Web, in conjunction with 2nd Int. Conf. on Systems and Computer Science (ICSCS'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. pp.280-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du TAL dans des environnements favorisant l'apprentissage auto-régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesion-based Analysis of CSCL Conversations: Holistic and Individual Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Computer Supported Collaborative Learning(CSCL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madison, United States. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucles, écarts et contradictions : Trois objets pour concevoir et utiliser des EPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Les environnements personnels d'apprentissage" du Colloque Réseau Éducation Formation (REF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench, o platformă integrată pentru analiza complexității textuale și a strategiilor de lectură</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10-a Conf. Nat. de Interactiune Om-Calculator (RoCHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Stefanut; C. Rusu, 2013, Cluj, Romania. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench, an Environment for Analyzing Text Complexity and Reading Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 13 - 16th International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.379-388, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench -analiza bazată pe coeziune a implicării și a colaborării participanților în cadrul conversațiilor CSCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10-a Conferinta Nationala de Interactiune Om-Calculator (RoCHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Stefanut; C. Rusu, 2013, Cluj, Romania. pp. 57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Readers' Emotional States Induced by News Articles through Latent Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lupan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bobocescu-Kesikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Int. Conf. Social Media in Academia: Research and Teaching (SMART 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bacau, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Environmental and Intentional Approach of Learning Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Rendez-Vous Workshop on Teacher-Led Inquiry and Learning Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villard-de-Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations préparatoires au C2i2e entre présence et distance : quels scénarios d'hybridation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 4e Colloque International de l'Université à l'ère du numérique (CIUEN'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Approach for Evaluating Textual Complexity for Learning Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Web-based Learning (ICWL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sinaia, Romania. pp.268 - 278, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33642-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Complexity and Discourse Structure in Computer-Supported Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Intelligent Tutoring Systems (ITS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chania, Greece. pp.352-357, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Emotional States Induced by News Articles with Latent Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lupan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 15th Int. Conf. on Artificial Intelligence: Methodology, Systems, Applications (AIMSA 2012) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varna, Bulgaria. pp.59-68, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33185-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated analysis of pupils' self-explanations of a narrative text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the EARLI SIG 2 "Comprehension of Text and Graphics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Valencia, Spain. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et EIAH comme aide au travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du GDR I3 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensum : un outil intelligent pour assister la compréhension d'un cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les rencontres d'Autrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Autrans, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de Pensum, un système d'aide à la compréhension de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2011 : A la recherche des convergences entre les acteurs des EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensum, un système d'aide à la compréhension de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH' 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Students Understand Courses through Written Syntheses An LSA-based Online Advisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sousse, Tunisia. pp.341-343, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2010.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire des résumés pour apprendre des cours : un système d'aide à l'apprentissage autorégulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque "Technologies de l'Information et de la Communication pour l'Enseignement" (TICE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Bakhtin's Dialogism Theory with NLP Techniques in Distance Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural language processing in support of learning: Metrics, feedback and connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bucarest, Romania. pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of the grammatical gender in French as a second language: How Luxembourgish pupils from second to fifth grade deal with it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EARLI Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement des élèves et la réaction de l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la journée scientifique de l'AFPSSU : “Ces élèves et ces étudiants qui nous interpellent”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSSU, 2009, Paris, France. pp.171-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de l'activité de tutorat à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Atelier "Instrumentation des activités du tuteur" de la conférence EIAH'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Mans, France. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of LSA-based systems for supporting learning and teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.157-164, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-028-5-157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement-tuteur d'apprentissage dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Echanger pour Apprendre en Ligne (EPAL'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MDL-based Model of Gender Knowledge Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Natural Language Learning (CoNLL-2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is teaching? Cognitive-based tutoring principles for the design of a learning environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Human System Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des schémas cognitifs dans la scénarisation des activités d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Lexical Knowledge: Toward a Model of the Acquisition of Lexical Gender in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Cognitive Science Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Delphi, Greece. pp.268-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation d'aide-mémoire par des enseignants d'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Education et en Formation (AREF 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling summarization assessment strategies with LSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Heerlen, Netherlands. pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Cognitive Tools for Teaching: A Knowledge-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Meeting of the EARLI SIGs Instructional Design and Learning and Instruction with Computers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Leuven, Belgium. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarisation de l'enseignement et contraintes de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel K Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 1er Colloque Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un EIAH d'aide à la production de résumés de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2005 (Environnements informatiques pour l'apprentissage humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational cognitive models of summarization assessment skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 27th Annual Meeting of the Cognitive Science Society (CogSci' 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1266-1271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do students apply constructivist principles in designing computer-supported learning environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 1st joint meeting of the EARLI SIGs Instructional Design and Learning and Instruction with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tübingen, Germany. pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles actions d'élèves (de l'enseignant) déclenchent quelles actions de l'enseignant (d'élèves) ? Analyse statistique des régularités des événements scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès de l'AECSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Aug 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'observation et d'analyse en direct de séances d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées d'étude en Psychologie Ergonomique (EPIQUE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Boulogne-Billancourt, France. pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Production to Assess Learning: An ILE That Fosters Self-Regulated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Intelligent Tutoring Systems (ITS 2002) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Biarritz, France. pp.772-781, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-47987-2_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaires d'analyse collaborative des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Campanale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque Inter-IUFM "Formation des enseignants et professionnalité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM d'Aquitaine, Apr 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de connaissances pour l'enseignement d'une séquence d'instruction civique au Cycle 3 : une recherche contextualisée ou située ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Carpanèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre "Recherches contextualisées en éducation" de la 6e Biennale pour l'éducation et la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APRIEF, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avancer dans l'étude des EIAH : la technique, l'ingénierie ou l'expérimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Fondements des EIAH" de la Plate-forme AFIA 2001, L'IA informatique de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Text Assessment in a Virtual Campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 3rd International Conference on Human System Learning (CAPS'3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse factorielle des résumés des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jean-Montcler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Biennale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaires d'analyse des pratiques à l'IUFM : Théorie de la pratique et pratique de la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Campanale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les pratiques dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE/CREFI, Oct 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification sémantique de liens hypertextes avec LSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence internationale Hypertextes, hypermédias et internet (H2PTM'99) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Paris, France. pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évoluent les thèmes de recherche en éducation ? Quelques éléments à partir des Biennales de l'éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Culture et éducation en l'honneur de J.-C. Forquin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie cognitive comme outil de recherche appliquée à la formation : Le cas des mémoires professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Raby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2e Colloque Recherche(s) et Formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM Grenoble, Feb 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du support, de la tâche et de la présentation dans la consultation d'un hypertexte sur l'informatique à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Châtenay-Malabry, France. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et saisie des connaissances pour la planification informatisée de séquences d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès d'Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris-X, Jul 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conduites de l’enseignant : des recherches entre prescription et description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Biennale de l'Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APRIEF, Apr 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription et description dans le processus de rédaction de mémoires universitaires : le cas des mémoires professionnels en sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Colloque "écrire à l'université"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Stendahl/CEDITEL, Dec 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une conception de documents universitaires assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque « Écrire à l'université »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Grenoble, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de descriptions et préparations de classe assistées par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Biennale de l'Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. de la Sorbonne/APRIEF, Apr 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles prescriptifs et descriptifs de planification des enseignants selon le paradigme expert-novice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ADMEE-France "Nouvelles approches de l'évaluation des dispositifs de formation et d'aide à la décision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSE, Univ. Pierre-Mendès-France, Jun 1993, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d'une modélisation de l'acte d'enseigner : planification et décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès d'actualité de la recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM/AECSE, Mar 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'appropriation de compétences techniques en informatique appliquée : contribution à une ergonomie de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Biennale de l'Education et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco/APRIEF, Apr 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la conception de didacticiels avec HyperCard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France. pp.149-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual representations of educational processes (special issue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 8 (4), pp.89, 2015, Visual representations of educational processes, 1843-4460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social behaviors and learning in smart communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Nistor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 22, 68 p., 2014, IxD&amp;A, Carlo Giovannella, 1826-9745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd Workshop &amp;quot;Natural language processing in support of learning: Metrics, feedback and connectivity (NLPsL 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matrix Rom Publisher, pp.97, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des dispositifs d'enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès-Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7 (1), pp.129, 2009, Distances et Savoirs, 1765-0887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages et enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.264, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.248, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser un Macintosh dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP, 75 p., 1995, 2-86622-390-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sémantique automatique pour étudier les discussions visant la construction collaborative de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S Gutu-Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dormoy-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero; Joris Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et Passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.575-589, 2022, 978-2-917645-94-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chercheure en ses mots : Une analyse lexicale de la production scientifique de Monique Linard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero; Stéphane Simonian; Jérôme Éneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des humains et des machines. Hommage aux travaux d'une exploratrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison &amp; Passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-59, 2019, 978 2 917645 69 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Please ReaderBench this text”: A multi-dimensional textual complexity assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A Crossley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle A Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. D. Craig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoring and intelligent tutoring systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-271, 2018, 978-1-53614-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench : Un outil d'aide à l'analyse de discussions philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pascal Simon; Michel Tozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles de philosophes en herbe : Regards croisés de chercheurs sur une discussion sur la justice en CM2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-171, 2017, 2377470084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paper Recommendation System with ReaderBench: The Graphical Visualization of Semantically Related Papers and Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle S. Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Li; M. Chang; M. Kravcik; E. Popescu; R. Huang; Kinshuk; N.-S. Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State-of-the-art and future directions of smart learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNET Series, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443-449, 2016, 978-981-287-868-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Cognitive Foundations of Teacher Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Science Teacher Professional Knowledge Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-202, 2015, 9789463003117. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-6300-313-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining texts, learners productions and strategies with ReaderBench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro Pena-Ayala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Data Mining: Applications and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.345-377, 2014, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02738-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Computer-based Tutor that Promotes Self-Regulated Writing-to-Learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Psaromiligkos; T. Spyridakos; S. Retalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-172, 2012, 978-1-61942-942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des théories psychologiques pour guider le design pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Charlier; F. Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre avec les technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.U.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-107, 2010, 978-2-13-057530-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les icônes c'est du chinois !”, sémiotique et cognition dans l'identification d'icônes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Baillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversion, du mot au concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-164, 2007, 978-2-7061-1396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre pour résumer, résumer pour comprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Dessus &amp; E. Gentaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et enseignement : sciences cognitives et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.107-122, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de savoirs et de connaissances pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Carpanèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Marcel; Patrick Rayou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches contextualisées en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-99, 2004, 978-2-7342-0954-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edouard Gentaz; Philippe Dessus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les apprentissages : sciences cognitives et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-14, 2004, 2100082698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance informatique à la correction de copies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edouard Gentaz; Philippe Dessus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendres les apprentissages : Sciences cognitives et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-220, 2004, 2100082698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de l'enseignant en situation d'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Kail; M. Fayol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences cognitives et l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.U.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-257, 2003, 978-2-13-053497-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et prescription dans les méthodes de recherche en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Marcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de l'éducation, des recherches, une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-130, 2002, 2-7475-2564-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue de sourds entre &amp;quot;praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Marcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheurs et praticiens en éducation, Actes de la table ronde de l'université d'été de l'Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-35, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie des médias joue-t-elle un rôle dans la transmission des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Agostinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment penser la communication des connaissances ? Du CD-ROM à l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-264, 1999, 2-7384-7828-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing students' cognitive, behavioral, and emotional engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Graz Austria, Austria. Unpublished, 2025, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26715.02085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile of teacher-child interaction quality in groups of three-year-old children in Quebec and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Roy-Vallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bigras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréanne Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Biennial Meeting of the Society for Research in Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Meeting, United States. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Structure and Teacher–Child Relationship: A Kindergarten–Childcare Services Comparison in Two Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bigras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Society for Research in Child Development (SRCD) Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Baltimore, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Differences and Latent Profiles from the InCLASS Observational Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précilia Hanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bigras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Society for Research in Child Development (SRCD) Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Baltimore, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench, the learning companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presented during the French Corner session of the 11th European Conf. on Technology Enhanced Learning (EC-TEL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I enjoy reading more and more every day, how come you don't?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennial EARLI SIG 5 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Jyväskylä, Finland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier “Ethique de l'IA dans les sciences de l'éducation et de la formation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Educ'Action, 5e Symposium du GDR CNRS MaDICS, Troyes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des interactions dans les milieux éducatifs : diverses utilisations du CLASS (Classroom Assessment Scoring System)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntEnsES: INTeractions Enseignant-Étudiants dans le Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection de l'utilisation de robots conversationnels en contexte universitaire : Le cas de Compilatio Magister+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Seyve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science to engage educators in the production of structured practice-based evidence at a large-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Atal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murillo Pagnotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Lecture Design and Student Engagement: Analysis of Visual Attention, Affect, Satisfaction, and Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Vilela Leite Filgueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et régulation de la compréhension : l'acquisition de stratégies de 8 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ELAINE 1er et 2d degrés, volet A2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Bocognano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Dextre-Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lobut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance Assessment of CACs in Educational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable A.2, Univ. Grenoble Alpes (France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for experiment design and conduction (Deliverable D1.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Classrooms: legal and ethical issues (Deliverable DA.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Petelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ. Grenoble Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport pour la Direction de l’Evaluation, de la Prospective et de la Performance du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la recherche LONGIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Grenoble - Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.4 LTfLL – Validation 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.3 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hesgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D7.4., LTfLL -2008-212578. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.3 LTfLL – Validation 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 2.5 LTfLL – Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Gerdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Project. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTfLL roadmap – Beyond the LTfLL project: a road-map towards sustainability of results achieved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Gerdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D2.5., LTfLL -2008-212578. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support and feedback services version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.3., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.2 LTfLL – Validation 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL project. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.2 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evl Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Report. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.1 LTfLL – Validation Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Dornan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Project. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1 LTfLL – Use cases, scenarios: Guidelines & existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Bruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Rusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Croock De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 2.2 LTfLL – Existing services-integrated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Dietl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Hoisl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Koblischke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Project. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 8.2 LTfLL – Dissemination & training results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Rosmalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krippner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D8.2, OUNL, LTfLL Project. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.1 LTfLL – Support and feedback design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, Research report of the LTfLL Project. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des indices visuels et sémantiques dans les cartes conceptuelles lors de la recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers. 2006, pp.2-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus de hiérarchisation et d'application de macrorègles et conception d'un prototype d'aide au résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mendelsohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Pierre-Mendès-France. 2005, pp.38-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of distance learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Pierre-Mendès-France, Grenoble-II. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles décisionnels et prédictifs dans la planification de séquences d'enseignement assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Pierre-Mendès-France, Grenoble-II, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994GRE29042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01822207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils cognitifs pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Pierre Mendès-France - Grenoble II, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00940694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'apprentissage par ordinateur : Tâches et rétroactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Atelier TICE, à distance, France. 2014, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01074748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ attitudes towards AI: what is the difference with non-AI technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45 (45), pp.2069-2076, 2023, Proceedings of the 45th Annual Conference of the Cognitive Science Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Classrooms as Places for an Automated Analysis of Instructional Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Smart Learning Ecosystems and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bucharest, Romania. Springer, pp.1-12, 2022, 978-981-19-5239-5. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-5240-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-Card: A Role-Playing Simulation of Instructional Experiences for Pre-service Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wanlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Laval, France. 12517, Springer, pp.283-293, 2020, LNCS, 978-3-030-63463-6. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group-Level Emotion Recognition Using a Unimodal Privacy-Safe Non-Individual Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotiW2020 workshop of the 22nd ACM International Conference on Multimodal Interaction (ICMI2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Utrecht, Netherlands. 2020, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2009.07013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 6ème Conférence sur les Environnements Informatiques d'Apprentissage Humain (EIAH 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques d'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'IRIT, 369 p., 2013, 978-2-917490-22-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing in Support of Learning: Metrics, Feedback and Connectivity (NLPsL'09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Rosmalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. D. Craig; D. Dicheva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. 10, , 41 p., 2009, Workshops Proceedings of the 14th International Conference on Artificial Intelligence in Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en toute éthique dans les salles de classe intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId527"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.28070175439px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Dessus </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maison Page de Philippe Dessus, LaRAC, Univ. Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pdessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6076-5150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080526470</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64252183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=I-RoP1cAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-8927-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche ont pour objet la modélisation des activités cognitives engagées dans l'enseignement dans leurs dimensions liées à l'action et à la connaissance, avec une focalisation particulière sur la planification (préparation de cours). Cela implique la mise au point de modèles cognitifs informatisés, qui sont ensuite testés, soit en les comparant à l'activité réelle d'enseignants, soit en étudiant le comportement d'enseignants utilisant des logiciels dans lesquels ces modèles ont été implémentés. Ces modèles sont principalement fondés sur </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'analyse de la sémantique latente (LSA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une méthode statistique d'analyse de corpus textuels. Cette méthode, appliquée à divers types de corpus (observations, interactions, connaissances enseignées), permet de simuler des processus d'appariement sémantique, de compréhension, d'utilisation de stratégies et d'acquisition de connaissances.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma question de recherche principale est : comment modéliser et assister les activités cognitives de l'enseignant ? Je l'ai mise en œuvre par les problématiques suivantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quelles sont les capacités cognitives nécessaires et suffisantes mises en œuvre dans l'enseignement ? (Dessus, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment les enseignants planifient-ils à partir des schémas et routines d'action qu'ils ont acquis par l'expérience ? </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dessus, 1995c)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Est-il possible de formuler des méthodes d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">instructional design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> permettant la création de nouveaux outils cognitifs ? </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dessus, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quels effets sur l'enseignement et l'apprentissage peuvent être induits par l'utilisation d'outils cognitifs ? Par exemple :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LookCum 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un système d'observation et d'analyse de l'enseignement en situation </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dessus, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un système d'aide à la révision de cours </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dessus & Lemaire, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resum'Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un système d'évaluation automatique de résumés de textes </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Mandin et al., 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un système d'aide à la compréhension de cours à distance [</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReaderBench</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un système d'analyse de la complexité textuelle et des verbalisations de lecture [</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dascalu et al. (2013)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized attention measure: a web-based open-source test battery to evaluate students’ attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Palluel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Joet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2025.1540817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science for educational sciences: engaging educators in the production of structured practice-based evidence on a large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Atal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murillo Pagnotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teacher Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13664530.2025.2523359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What a shot! Effect of biathlon and badminton on attention of preteens in middle schools: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Portrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2025.2477144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les communautés d’amélioration en réseau créent et diffusent des connaissances à propos des pratiques éducatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Atal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (3), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153gm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de “Garantir une IA à notre service ? ou « Dompter la Silicon Valley », de Gary Marcus, MIT Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.240. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xop⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six factors facilitating teachers’ use of research. An experimental factorial survey of educational stakeholders perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Atal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2024.1368565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser automatiquement les signaux de l’enseignement : Une approche d’apprentissage social fondée sur les preuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentation intelligente des salles de classe au service de l'observation des interactions enseignant-apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.247-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons d'AltSchool : Comment compromettre les relations enseignant-élèves sous prétexte d'innover ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (4), pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of teacher-child interaction quality in groups of three-year-old children in Quebec and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Roy-Vallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bigras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréanne Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (263), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43545-021-00266-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Teaching Analytics in a Context-Aware Classroom: A Manifesto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et pratiques évaluatives : une MOOCification urgente et forcée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Osete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, Hors-série, pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design spatial sociotechnique : le rôle des classes sensibles au contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources de cours libres et collaboratives pour une formation hybride des enseignants : Design et impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’accueil d’enfants de 3 ans en centre de la petite enfance au Québec et en maternelle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bigras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lequette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1077681ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liftoff – ReaderBench introduces new online functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S Gutu-Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dorinela Sirbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut S Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Human - Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.76-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Taboo – A Serious Game for Vocabulary Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina-Elena Alexandru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Human - Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.241-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la motivation des élèves en début de scolarité obligatoire en fonction de la nature de leurs interactions avec l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/hal-01306393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rétroactions dans l’enseignement supérieur et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de “Pour tout résoudre, cliquez ici”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench – Automated Evaluation of Collaboration based on Cohesion and Dialogism Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle S. Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer-Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.395-423. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11412-015-9226-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de la complexité du discours et du texte pour apprendre et collaborer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://adjectif.net/spip.php?article312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated assessment of paraphrases in pupil's self-explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPB Scientific Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (1), pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes fondamentaux de conception de l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer automatiquement les auto-explications lors de la lecture d'élèves de cycle 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123, pp.149-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza complexităţii manualelor şcolare din sistemul de învăţământ francez primar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Larise Stavarache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Română de Interacţiune Om-Calculator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.339 - 356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'une communauté de pratique d'étudiants issue d'un forum de discussion : participation, conscience d'autrui et engagement mutuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035521ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuel sur la technologie éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://journals.openedition.org/dms/355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations, médiations...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Puimatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza automată a auto-explicațiilor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Română de Interacţiune Om-Calculator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza stărilor emoționale induse de citirea unei știri utilizând Analiza Semantică Latentă</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lupan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Română de Interacţiune Om-Calculator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques critères d'utilisation d'un système d'évaluation automatique de synthèses de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein T. A. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.143-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated free-text assessment: Some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2/3), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2011.040195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement personnel d’apprentissage évaluant des distances épistémiques et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.9.473-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par scénarios pour la conception d'un dispositif d'accompagnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utterances Assessment in Chat Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Computing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proc. Conf. CICLing 2010, Iasi, Romania, 21-27 mars, 46, pp.323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluarea şi sumarizarea automată a conversaţiilor chat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Human - Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the National Conference on Human-Computer Interaction Bucharest, 2-3 September 2010, 3, pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing writing and collaboration in learning: Methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Reports on Socio-Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Workshop Proceedings of 9th International Conference on the Design of Cooperative Systems, 7 (1), pp.86-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des ingrédients actifs de l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 164, pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aide-mémoire, des outils cognitifs pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Blet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.n.d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'observation de classes et prise en compte de la complexité des événements scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.103-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la connaissance de Popper et ses implications pour l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant aussi a besoin d'aide-mémoire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles idées sur l'enseignement nous révèlent les modèles d'Instructional Design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (1), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement en tant que supervision d'un environnement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des connaissances dans l'identification automatique d'icones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un feedback informatif sur la prise de notes dans un environnement d'apprentissage informatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.9-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les soubassements cognitifs de l'enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.111-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nouvelles de la FOAD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.vol. 3, n° 3-4, 445-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating student comprehension with LSA to deliver course readings from the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6(2/3) (2/3), pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for designing Computer-Supported Cognitive Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (4), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sur le contenu d'un cours : une analyse avec LSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Distance Education / Revue de l'Éducation à Distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (2), pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence au savoir et aux connaissances dans une séquence d’enseignement en éducation civique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Carpanèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (3), pp.609-628. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/011406ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sur le discours de l'enseignant et le comportement des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (3), pp.337 - 360. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.1.337-360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils cognitifs qui forment notre compréhension : une présentation de la théorie d’Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp.71-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles cognitifs issus de l'analyse de la sémantique latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cognito - Cahiers Romans de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1), pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition d'une tâche en activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides informatisées à la production d'écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3-4), pp.413-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system to assess the semantic content of student essays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Computing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (3), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2190/g649-0r9c-c021-p6x3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification de séquences d'enseignement, objet de description ou de prescription?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 133, pp.101-116. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfp.2000.1024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de connaissances par exposition à un cours avec LSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cognito - Cahiers Romans de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apex, un système d'aide à la préparation d'examens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (2), pp.409-415. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/stice.1999.1637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va la recherche en éducation ? Analyse factorielle de résumés de communications aux Biennales de l'éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.201-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Teacher Discourse at a Distance: Lexical, Morphosyntactical, and Pragmatic Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Educational Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4 (4), pp.367-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décisions de l'enseignant à l'aune de valeurs rationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes expérimentales sur l'enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (2), pp.137-164. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/stice.1997.1338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification de séquences d'enseignement, du novice à l'expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4, pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches à propos de l'enseignant : des images entre prescription et description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’expérience et de la matière dans l’utilisation de routines pour la planification de séquences d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.499-526. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1018201ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédias et situation didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 67, pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d'un logiciel d'aide à l'expression écrite au C.M.2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 3, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une aide informatique à la planification de séquences d'expression écrite chez des instituteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'évaluation de logiciels éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 60, pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les dynamiques de réussite dans l’enseignement supérieur : pratiques partagées et perspectives croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABC-Éduc (Association Belge francophone Collaborative de la recherche en Éducation); AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation); SSRE (Société Suisse pour la Recherche en Éducation); Unité de recherche EQUALE (Évaluation et Qualité de l’Enseignement) de l’Université de Liège; Haute École Libre Mosane (HELMo); Haute École de la ville de Liège (HEL), Jul 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l’engagement tridimensionnel des étudiants en contexte de classe à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et en formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18326.41281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats au royaume des recherches collaboratives : leçons d'une revue systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Atal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bourgoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liège (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIED ethics, a managerial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e conférence de l'Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel tir ! Effet du biathlon et du badminton sur l’attention des élèves en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Portrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Support Online Teaching in Pandemic Times: between Innovation and Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Teinturier-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th annual SALT Learning and Teaching Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swansea University, Jul 2021, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment instrumenter l'observation et l'analyse de la REE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes éducatifs québécois et français sous l’angle de la relation enseignant-apprenants : enjeux et impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séverine Haïat; Annie Charron, Sep 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences humaines et informatique : Apports interdisciplinaires pour l'étude des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres jeunes chercheurs en EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amel Yessad &amp; Sébastien Jolivet, Jun 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la taille des classes : évaluer les effets au-delà des modifications de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e Colloque de l'ADMEE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Casablanca, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Emotion in Problem Solving: First Results from Observing Chess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - Workshop at 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Multimodal Analysis of Teaching Centered on Shared Attention and Knowledge Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Héléna Aubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation textuelle automatique d'études de cas d'étudiants en soins infirmiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées Paramédicales : Recherche, innovation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSI d'Annecy, Oct 2018, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'un MOOT (Massively Open Online Textbook)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ReFlexPro au Colloque “Échanger pour Apprendre en Ligne” (EPAL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying reading strategies employed by learners within their oral french self-explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Panaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 5th Int. Workshop on “Semantic and Collaborative Technologies for the Web“, joint to the 14th Int. Sci. Conf. on eLearning and Software for Education (eLSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bucarest, Romania. pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench: A Multi-lingual Framework for Analyzing Text Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai A Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S Gutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S Ruseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut S Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Driven Approaches in Digital Education, Proc 12th European Conference on Technology Enhanced Learning, EC-TEL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tallinn, Estonia. pp.606-609, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61425-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesion-Centered Analysis of CSCL Environments using ReaderBench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S Gutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut S Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S Ruseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Int. Conf. on Artificial Intelligence in Education (AI-ED 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual ground and findings overview of the polyphonic analysis of knowledge building dialogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Nistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper Presented at the 17th Biennial EARLI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique au service de la démocratisation des enseignements fondés sur l'évaluation formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Poujet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Challenges des ORPHEE RDV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Font-Romeu, France. pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Do Student Nurses Write Case Studies? A Cohesion-Centered Textual Complexity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Technology Enhanced Learning, EC-TEL 2017 Data Driven Approaches in Digital Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Talinn, Estonia. pp.43-53, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Boggle: A Game for Vocabulary Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina-Elena Alexandru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conf. on Technology Enhanced Learning (EC-TEL 2017): "Data driven approaches in digital education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. pp.606-609, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenus éducatifs ouverts et Learning Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les mégadonnées et les sciences sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Keep Your Eyes on ’em all!”: A Mobile Eye-Tracking Analysis of Teachers’ Sensitivity to Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conf. on Technology Enhanced Learning (EC-TEL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. pp.72-84, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench goes Online: A Comprehension-Centered Framework for Educational Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Gutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Interanational Conference on Human-Computer Interaction (RoCHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Iaşi, Romania. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des manuels de cours universitaires ouverts et interactifs promouvant l’apprentissage auto-régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Evaluation formative pratiquée en classe ou en amphithéâtre" joint à l'ORPHEE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher effectiveness and reading comprehension at first grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 18-23 Biennial Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogism: A Framework for CSCL and a Signature of Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle S. Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Supported Collaborative Learning (CSCL) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gothenburg, Sweden. pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing students pauses during reading and explaining a story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibel Denisleam-Molomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoEduNet Int. Conf.: Networking in Education and Research (NER 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Craiova, Romania. pp.90-93, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoEduNet.2015.7311974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench: The Learning Companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larise L Stavarache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle A Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Int. Conf. on Artificial Intelligence in Education (AIED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Comprehension from Students’ Summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Larise Stavarache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle S. Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Int. Conf. on Artificial Intelligence in Education (AIED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19773-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated paper annotation with ReaderBench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12-a Conferinta Nationala de Interactiune Om-Calculator (RoCHI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bucharest, Romania. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench: An Integrated Cohesion-Centered Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larise L Stavarache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle A Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Technology Enhanced-Learning (EC-TEL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tolède, Spain. pp.505-508, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic approach to analyze scientific paper abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Int. Conf. ELearning and Software for Education (eLSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bucarest, Romania. pp.393-399, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12753/2066-026X-15-000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse cohesion, a signature of collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle S. Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. Learning Analytics &amp; Knowledge Conf. (LAK'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2015, Poughkeepsie, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2723576.2723578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension en lecture et productions orales formelles chez des élèves de cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque International de l’Association Française de Linguistique Cognitive (AFLiCo VI) : Langage, Cognition et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Semantic Relatedness of Paper Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Spontaneity in Computer-Supported Collaborative Learning (DS-CSCL-2015), held in conjunction with the 20th Int. Conf. on Systems and Computer Science (CSCS'20-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bucarest, Romania. pp.759-764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting Comprehension through French Textual Complexity Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Larise Stavarache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE Int. Conf. on Tools with Artificial Intelligence (ICTAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.615-619, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2014.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza automată a materialelor şcolare franceze din prisma complexităţii textuale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Larise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11-a Conferinta Nationala de Interactiune Om-Calculator – RoCHI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bucharest, Romania. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Automatically Identified Reading Strategies Reliable Predictors of Comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 12th Int. Conf. on Intelligent Tutoring Systems (ITS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, France. pp.456 - 465, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07221-0_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des interactions enseignant-élèves en début de scolarité : Qualités psychométriques d'une adaptation française du CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Congrès de l'ACFAS n° 519, Qualité des interactions dans les milieux éducatifs : diverses utilisations du CLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des interactions élèves-enseignant en CP en France : Qualités psychométriques du Classroom Assessment Scoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Colloque de l'ADMEE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paper vs. slides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Larise Stavarache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Semantic and Collaborative Technologies for the Web joint to the 10th International Conference ELearning and Software for Education (eLSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Trausan-Matu; M. Dascalu, Apr 2014, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12753/2066-026X-14-000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the Automated Assessment of Participation and of Collaboration in Chat Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Intelligent Tutoring Systems (ITS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, United States. pp.230-235, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07221-0_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Readers' Emotional States Induced by News Articles through Latent Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lupan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bobocescu-Kesikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Int. Conf. Social Media in Academia: Research and Teaching (SMART 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bacau, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Environmental and Intentional Approach of Learning Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Rendez-Vous Workshop on Teacher-Led Inquiry and Learning Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villard-de-Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Formation initiale et continue en évaluation des apprentissages, quelle articulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ciussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2013, Fribourg, Suisse. http://www.sr-hepfr.ch/admee/home/fiche_contribution.php?id=178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voices' inter-animation detection with ReaderBench. Modelling and assessing polyphony in CSCL chats as voice synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 2nd Int. Workshop on Semantic and Collaborative Technologies for the Web, in conjunction with 2nd Int. Conf. on Systems and Computer Science (ICSCS'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. pp.280-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du TAL dans des environnements favorisant l'apprentissage auto-régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesion-based Analysis of CSCL Conversations: Holistic and Individual Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Computer Supported Collaborative Learning(CSCL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madison, United States. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucles, écarts et contradictions : Trois objets pour concevoir et utiliser des EPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Les environnements personnels d'apprentissage" du Colloque Réseau Éducation Formation (REF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench, an Environment for Analyzing Text Complexity and Reading Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 13 - 16th International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.379-388, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench, o platformă integrată pentru analiza complexității textuale și a strategiilor de lectură</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10-a Conf. Nat. de Interactiune Om-Calculator (RoCHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Stefanut; C. Rusu, 2013, Cluj, Romania. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench -analiza bazată pe coeziune a implicării și a colaborării participanților în cadrul conversațiilor CSCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10-a Conferinta Nationala de Interactiune Om-Calculator (RoCHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Stefanut; C. Rusu, 2013, Cluj, Romania. pp. 57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated analysis of pupils' self-explanations of a narrative text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the EARLI SIG 2 "Comprehension of Text and Graphics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Valencia, Spain. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et EIAH comme aide au travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du GDR I3 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations préparatoires au C2i2e entre présence et distance : quels scénarios d'hybridation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 4e Colloque International de l'Université à l'ère du numérique (CIUEN'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Approach for Evaluating Textual Complexity for Learning Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Web-based Learning (ICWL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sinaia, Romania. pp.268 - 278, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33642-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Complexity and Discourse Structure in Computer-Supported Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Intelligent Tutoring Systems (ITS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chania, Greece. pp.352-357, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Emotional States Induced by News Articles with Latent Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lupan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 15th Int. Conf. on Artificial Intelligence: Methodology, Systems, Applications (AIMSA 2012) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varna, Bulgaria. pp.59-68, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33185-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensum : un outil intelligent pour assister la compréhension d'un cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les rencontres d'Autrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Autrans, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de Pensum, un système d'aide à la compréhension de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2011 : A la recherche des convergences entre les acteurs des EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensum, un système d'aide à la compréhension de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH' 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Students Understand Courses through Written Syntheses An LSA-based Online Advisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sousse, Tunisia. pp.341-343, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2010.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Bakhtin's Dialogism Theory with NLP Techniques in Distance Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural language processing in support of learning: Metrics, feedback and connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bucarest, Romania. pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire des résumés pour apprendre des cours : un système d'aide à l'apprentissage autorégulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque "Technologies de l'Information et de la Communication pour l'Enseignement" (TICE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of LSA-based systems for supporting learning and teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.157-164, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-028-5-157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement-tuteur d'apprentissage dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Echanger pour Apprendre en Ligne (EPAL'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of the grammatical gender in French as a second language: How Luxembourgish pupils from second to fifth grade deal with it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EARLI Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de l'activité de tutorat à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Atelier "Instrumentation des activités du tuteur" de la conférence EIAH'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Mans, France. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement des élèves et la réaction de l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la journée scientifique de l'AFPSSU : “Ces élèves et ces étudiants qui nous interpellent”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSSU, 2009, Paris, France. pp.171-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MDL-based Model of Gender Knowledge Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Natural Language Learning (CoNLL-2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is teaching? Cognitive-based tutoring principles for the design of a learning environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Human System Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation d'aide-mémoire par des enseignants d'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Education et en Formation (AREF 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling summarization assessment strategies with LSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Heerlen, Netherlands. pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des schémas cognitifs dans la scénarisation des activités d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Lexical Knowledge: Toward a Model of the Acquisition of Lexical Gender in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Cognitive Science Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Delphi, Greece. pp.268-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Cognitive Tools for Teaching: A Knowledge-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Meeting of the EARLI SIGs Instructional Design and Learning and Instruction with Computers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Leuven, Belgium. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarisation de l'enseignement et contraintes de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel K Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 1er Colloque Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational cognitive models of summarization assessment skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 27th Annual Meeting of the Cognitive Science Society (CogSci' 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1266-1271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un EIAH d'aide à la production de résumés de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2005 (Environnements informatiques pour l'apprentissage humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles actions d'élèves (de l'enseignant) déclenchent quelles actions de l'enseignant (d'élèves) ? Analyse statistique des régularités des événements scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès de l'AECSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Aug 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do students apply constructivist principles in designing computer-supported learning environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 1st joint meeting of the EARLI SIGs Instructional Design and Learning and Instruction with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tübingen, Germany. pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'observation et d'analyse en direct de séances d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées d'étude en Psychologie Ergonomique (EPIQUE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Boulogne-Billancourt, France. pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Production to Assess Learning: An ILE That Fosters Self-Regulated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Intelligent Tutoring Systems (ITS 2002) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Biarritz, France. pp.772-781, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-47987-2_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaires d'analyse collaborative des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Campanale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque Inter-IUFM "Formation des enseignants et professionnalité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM d'Aquitaine, Apr 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de connaissances pour l'enseignement d'une séquence d'instruction civique au Cycle 3 : une recherche contextualisée ou située ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Carpanèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre "Recherches contextualisées en éducation" de la 6e Biennale pour l'éducation et la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APRIEF, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avancer dans l'étude des EIAH : la technique, l'ingénierie ou l'expérimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Fondements des EIAH" de la Plate-forme AFIA 2001, L'IA informatique de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Text Assessment in a Virtual Campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 3rd International Conference on Human System Learning (CAPS'3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse factorielle des résumés des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jean-Montcler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Biennale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaires d'analyse des pratiques à l'IUFM : Théorie de la pratique et pratique de la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Campanale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les pratiques dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE/CREFI, Oct 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification sémantique de liens hypertextes avec LSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence internationale Hypertextes, hypermédias et internet (H2PTM'99) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Paris, France. pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évoluent les thèmes de recherche en éducation ? Quelques éléments à partir des Biennales de l'éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Culture et éducation en l'honneur de J.-C. Forquin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie cognitive comme outil de recherche appliquée à la formation : Le cas des mémoires professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Raby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2e Colloque Recherche(s) et Formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM Grenoble, Feb 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une conception de documents universitaires assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque « Écrire à l'université »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Grenoble, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du support, de la tâche et de la présentation dans la consultation d'un hypertexte sur l'informatique à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Châtenay-Malabry, France. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et saisie des connaissances pour la planification informatisée de séquences d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès d'Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris-X, Jul 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conduites de l’enseignant : des recherches entre prescription et description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Biennale de l'Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APRIEF, Apr 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription et description dans le processus de rédaction de mémoires universitaires : le cas des mémoires professionnels en sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Colloque "écrire à l'université"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Stendahl/CEDITEL, Dec 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de descriptions et préparations de classe assistées par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Biennale de l'Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. de la Sorbonne/APRIEF, Apr 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles prescriptifs et descriptifs de planification des enseignants selon le paradigme expert-novice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ADMEE-France "Nouvelles approches de l'évaluation des dispositifs de formation et d'aide à la décision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSE, Univ. Pierre-Mendès-France, Jun 1993, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d'une modélisation de l'acte d'enseigner : planification et décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès d'actualité de la recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM/AECSE, Mar 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'appropriation de compétences techniques en informatique appliquée : contribution à une ergonomie de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Biennale de l'Education et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco/APRIEF, Apr 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la conception de didacticiels avec HyperCard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France. pp.149-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual representations of educational processes (special issue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 8 (4), pp.89, 2015, Visual representations of educational processes, 1843-4460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social behaviors and learning in smart communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascălu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Nistor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 22, 68 p., 2014, IxD&amp;A, Carlo Giovannella, 1826-9745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd Workshop &amp;quot;Natural language processing in support of learning: Metrics, feedback and connectivity (NLPsL 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matrix Rom Publisher, pp.97, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des dispositifs d'enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès-Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7 (1), pp.129, 2009, Distances et Savoirs, 1765-0887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages et enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.264, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.248, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser un Macintosh dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP, 75 p., 1995, 2-86622-390-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sémantique automatique pour étudier les discussions visant la construction collaborative de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S Gutu-Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dormoy-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero; Joris Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et Passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.575-589, 2022, 978-2-917645-94-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chercheure en ses mots : Une analyse lexicale de la production scientifique de Monique Linard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero; Stéphane Simonian; Jérôme Éneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des humains et des machines. Hommage aux travaux d'une exploratrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison &amp; Passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-59, 2019, 978 2 917645 69 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Please ReaderBench this text”: A multi-dimensional textual complexity assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A Crossley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle A Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. D. Craig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoring and intelligent tutoring systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-271, 2018, 978-1-53614-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench : Un outil d'aide à l'analyse de discussions philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pascal Simon; Michel Tozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles de philosophes en herbe : Regards croisés de chercheurs sur une discussion sur la justice en CM2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-171, 2017, 2377470084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paper Recommendation System with ReaderBench: The Graphical Visualization of Semantically Related Papers and Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Cristian Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle S. Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Li; M. Chang; M. Kravcik; E. Popescu; R. Huang; Kinshuk; N.-S. Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State-of-the-art and future directions of smart learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNET Series, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443-449, 2016, 978-981-287-868-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Cognitive Foundations of Teacher Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Science Teacher Professional Knowledge Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-202, 2015, 9789463003117. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-6300-313-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining texts, learners productions and strategies with ReaderBench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro Pena-Ayala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Data Mining: Applications and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.345-377, 2014, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02738-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Computer-based Tutor that Promotes Self-Regulated Writing-to-Learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Psaromiligkos; T. Spyridakos; S. Retalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-172, 2012, 978-1-61942-942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des théories psychologiques pour guider le design pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Charlier; F. Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre avec les technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.U.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-107, 2010, 978-2-13-057530-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les icônes c'est du chinois !”, sémiotique et cognition dans l'identification d'icônes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Baillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversion, du mot au concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-164, 2007, 978-2-7061-1396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre pour résumer, résumer pour comprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Dessus &amp; E. Gentaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et enseignement : sciences cognitives et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.107-122, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de savoirs et de connaissances pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Carpanèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Marcel; Patrick Rayou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches contextualisées en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-99, 2004, 978-2-7342-0954-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edouard Gentaz; Philippe Dessus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les apprentissages : sciences cognitives et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-14, 2004, 2100082698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance informatique à la correction de copies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edouard Gentaz; Philippe Dessus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendres les apprentissages : Sciences cognitives et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-220, 2004, 2100082698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de l'enseignant en situation d'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Kail; M. Fayol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences cognitives et l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.U.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-257, 2003, 978-2-13-053497-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et prescription dans les méthodes de recherche en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Marcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de l'éducation, des recherches, une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-130, 2002, 2-7475-2564-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue de sourds entre &amp;quot;praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Marcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheurs et praticiens en éducation, Actes de la table ronde de l'université d'été de l'Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-35, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie des médias joue-t-elle un rôle dans la transmission des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Agostinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment penser la communication des connaissances ? Du CD-ROM à l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-264, 1999, 2-7384-7828-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing students' cognitive, behavioral, and emotional engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Graz Austria, Austria. Unpublished, 2025, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26715.02085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile of teacher-child interaction quality in groups of three-year-old children in Quebec and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Roy-Vallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bigras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréanne Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Biennial Meeting of the Society for Research in Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Meeting, United States. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Structure and Teacher–Child Relationship: A Kindergarten–Childcare Services Comparison in Two Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bigras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Society for Research in Child Development (SRCD) Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Baltimore, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Differences and Latent Profiles from the InCLASS Observational Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précilia Hanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bigras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Society for Research in Child Development (SRCD) Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Baltimore, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaderBench, the learning companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presented during the French Corner session of the 11th European Conf. on Technology Enhanced Learning (EC-TEL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I enjoy reading more and more every day, how come you don't?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennial EARLI SIG 5 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Jyväskylä, Finland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier “Ethique de l'IA dans les sciences de l'éducation et de la formation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Educ'Action, 5e Symposium du GDR CNRS MaDICS, Troyes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des interactions dans les milieux éducatifs : diverses utilisations du CLASS (Classroom Assessment Scoring System)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntEnsES: INTeractions Enseignant-Étudiants dans le Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection de l'utilisation de robots conversationnels en contexte universitaire : Le cas de Compilatio Magister+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Seyve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science to engage educators in the production of structured practice-based evidence at a large-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Atal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murillo Pagnotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Lecture Design and Student Engagement: Analysis of Visual Attention, Affect, Satisfaction, and Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Vilela Leite Filgueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et régulation de la compréhension : l'acquisition de stratégies de 8 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ELAINE 1er et 2d degrés, volet A2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Bocognano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Dextre-Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lobut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance Assessment of CACs in Educational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable A.2, Univ. Grenoble Alpes (France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Classrooms: legal and ethical issues (Deliverable DA.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Petelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ. Grenoble Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for experiment design and conduction (Deliverable D1.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport pour la Direction de l’Evaluation, de la Prospective et de la Performance du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la recherche LONGIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Grenoble - Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 2.5 LTfLL – Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Gerdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Project. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTfLL roadmap – Beyond the LTfLL project: a road-map towards sustainability of results achieved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Gerdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D2.5., LTfLL -2008-212578. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.4 LTfLL – Validation 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.3 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hesgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D7.4., LTfLL -2008-212578. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.3 LTfLL – Validation 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.2 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evl Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Report. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support and feedback services version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.3., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.2 LTfLL – Validation 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL project. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 8.2 LTfLL – Dissemination & training results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Rosmalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krippner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D8.2, OUNL, LTfLL Project. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.1 LTfLL – Validation Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Dornan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Project. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1 LTfLL – Use cases, scenarios: Guidelines & existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Bruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Rusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Croock De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 2.2 LTfLL – Existing services-integrated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Dietl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Hoisl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Koblischke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Project. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.1 LTfLL – Support and feedback design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, Research report of the LTfLL Project. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des indices visuels et sémantiques dans les cartes conceptuelles lors de la recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers. 2006, pp.2-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus de hiérarchisation et d'application de macrorègles et conception d'un prototype d'aide au résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mendelsohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Pierre-Mendès-France. 2005, pp.38-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of distance learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Pierre-Mendès-France, Grenoble-II. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles décisionnels et prédictifs dans la planification de séquences d'enseignement assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Pierre-Mendès-France, Grenoble-II, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994GRE29042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01822207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils cognitifs pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Pierre Mendès-France - Grenoble II, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00940694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'apprentissage par ordinateur : Tâches et rétroactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Atelier TICE, à distance, France. 2014, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01074748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ attitudes towards AI: what is the difference with non-AI technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45 (45), pp.2069-2076, 2023, Proceedings of the 45th Annual Conference of the Cognitive Science Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Classrooms as Places for an Automated Analysis of Instructional Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Smart Learning Ecosystems and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bucharest, Romania. Springer, pp.1-12, 2022, 978-981-19-5239-5. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-5240-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-Card: A Role-Playing Simulation of Instructional Experiences for Pre-service Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wanlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Laval, France. 12517, Springer, pp.283-293, 2020, LNCS, 978-3-030-63463-6. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group-Level Emotion Recognition Using a Unimodal Privacy-Safe Non-Individual Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotiW2020 workshop of the 22nd ACM International Conference on Multimodal Interaction (ICMI2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Utrecht, Netherlands. 2020, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2009.07013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 6ème Conférence sur les Environnements Informatiques d'Apprentissage Humain (EIAH 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques d'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'IRIT, 369 p., 2013, 978-2-917490-22-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing in Support of Learning: Metrics, Feedback and Connectivity (NLPsL'09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Rosmalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. D. Craig; D. Dicheva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. 10, , 41 p., 2009, Workshops Proceedings of the 14th International Conference on Artificial Intelligence in Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en toute éthique dans les salles de classe intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId528"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3255BEE"/>
+    <w:nsid w:val="FA398D34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D6FA09FF"/>
+    <w:nsid w:val="2E36D119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pdessus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6076-5150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080526470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64252183" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8927-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lsa.colorado.edu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/dse05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/art/rfp08.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/cre95.PDF" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/earlisig06.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/carrefoureduc07.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/its02.PDF" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/eiah05.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/ltfll-pensum/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/#aied13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1540817" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gabard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Pagnotta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13664530.2025.2523359" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993859v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2477144" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153gm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04579029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jeune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1368565" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03599280v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03985556v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Roy-Valli&#232;res" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bigras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne Gagn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43545-021-00266-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03494883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charroud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Osete" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5228" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02982952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5252" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lemay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077681ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S Gutu-Robu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dorinela Sirbu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut S Cristian Paraschiv" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Toma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Elena Alexandru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01306393" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S. Mcnamara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11412-015-9226-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Oprescu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine R&#233;mond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Larise Stavarache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pradeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035521ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Puimatto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lupan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Rebedea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein T. A. Salem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2011.040195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Wild" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.9.473-492" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1507" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01081484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01081444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Clark" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arnoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Blet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Heitz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric All&#232;gre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946745v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01081544v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331852v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01083069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01083067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carpan&#232;se" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011406ar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01083072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01083076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.1.337-360" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01222929v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948716v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01222930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01228688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/g649-0r9c-c021-p6x3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233418v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2000.1024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242112v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.1999.1637" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243539v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297169v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baill&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297171v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.1997.1338" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01247187v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018201ar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322902v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322935v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322934v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283487v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l de Clercq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Galand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18326.41281" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357777v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgoin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04702418v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04270391v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cannard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teinturier-Robert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02775639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927037v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#233;na Aubineau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898875v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Besse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Panaite" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guntz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584870v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai A Dascalu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S Gutu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S Ruseti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61425-0_5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612461v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591977v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Nistor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_73" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joseph" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poujet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374884v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Gutu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476626v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gutu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Diouf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362185v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162353v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620791v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Denisleam-Molomer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoEduNet.2015.7311974" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672087v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larise L Stavarache" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A Mcnamara" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205372v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_10" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217024v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Cristian Paraschiv" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653845v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_47" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01169701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723576.2723578" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162590v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12753/2066-026X-15-000" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672094v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381830v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390231v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07221-0_57" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672147v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12753/2066-026X-14-000" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07221-0_27" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01083594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.97" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217028v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Larise" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697606v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Basque" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ciussi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906947v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824285v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470952v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412573v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871568v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_39" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412586v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471170v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bobocescu-Kesikis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716730v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720107v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dhorne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491123v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33642-3_29" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492479v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_46" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487441v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33185-5_7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906940v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toffa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586314v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586319v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Salem" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586317v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598788v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820372v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.96" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495694v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504227v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726832v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Marchal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934063v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411440v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404731v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-028-5-157" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404842v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311720v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308591v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161413v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268743v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277278v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323325v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331638v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532739v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K Schneider" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005703v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372181v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532915v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728843v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533016v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538301v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47987-2_77" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742085v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Campanale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742462v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547314v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vernier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948972v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jean-Montcler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766011v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548640v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766035v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821829v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000519v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy H&#233;don" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821895v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821897v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821832v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hermann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549075v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822172v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822173v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822175v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822176v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000787v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322955v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226347v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538032v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330315v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ds.revuesonline.com/resnum.jsp?editionId=1202" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323320v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323323v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01082998v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03758628v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dormoy-Fournier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/132-enqueter-dans-les-metiers-de-l-humain-traite-de-methodologie-de-la-recherche-en-sciencs-de-l-ducation-et-de-la-formation.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007162v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonetpassions.fr/index.php" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870656v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Crossley" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=65129&amp;amp;osCsid=3c7a2e99a0ad79e7f9825f85132bc2d7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587118v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/paroles-de-philosophes-en-herbe-regards-croises-de-chercheurs-sur-une-discussion-sur-la-justice-en-cm2-215132.kjsp" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217025v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789812878663" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01225902v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tanguy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6300-313-1_11" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979702v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02738-8_13" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487714v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495709v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_avec_les_technologies" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525483v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/565/9782706113963/Conversion" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387210v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533015v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/catalogue/web/Notice.php?not_id=BU+011" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532955v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/comprendre-apprentissages" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533013v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536089v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_sciences_cognitives_et_l&#233;cole" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538697v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20717" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948719v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549068v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=7661" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237393v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26715.02085" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03211536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963838v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemire" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963479v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;cilia Hanan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lemay" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616855v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672121v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753329v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01094816v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cantin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065437v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04578682v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Seyve" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753410v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775919v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lassance" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Vilela Leite Filgueiras" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870628v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462321v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540237v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bocognano" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Dextre-Polo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lobut" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065379v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753885v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Petelin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886170v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832051v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Armitt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi Stoyanov" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hensgens" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Smithies" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Braidman" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832049v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586316v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hesgens" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832050v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832048v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Burek" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Gerdemann" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586320v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586327v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832053v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832052v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evl Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832056v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dornan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spoelstra" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832057v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Bruggen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Rusman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Croock De" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832055v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Dietl" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hoisl" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koblischke" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richter" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832054v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Rosmalen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krippner" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832058v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841348v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841538v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mendelsohn" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841542v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01822207v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994GRE29042" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00940694v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01074748v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163383v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amadieu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03790474v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-5240-1_1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035427v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wanlin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_27" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937871v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Petrova" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2009.07013" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01094817v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01101964v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239879v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pdessus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6076-5150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080526470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64252183" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=I-RoP1cAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8927-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lsa.colorado.edu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/dse05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/art/rfp08.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/cre95.PDF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/earlisig06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/carrefoureduc07.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/its02.PDF" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/eiah05.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/ltfll-pensum/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcom.upmf-grenoble.fr/sciedu/pdessus/#aied13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1540817" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gabard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Pagnotta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13664530.2025.2523359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993859v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2477144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153gm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xop" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04579029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jeune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1368565" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03599280v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03985556v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03494883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Roy-Valli&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bigras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne Gagn&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43545-021-00266-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charroud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Osete" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02982952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lemay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077681ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S Gutu-Robu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dorinela Sirbu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut S Cristian Paraschiv" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Toma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Elena Alexandru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01306393" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S. Mcnamara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11412-015-9226-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Oprescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine R&#233;mond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Larise Stavarache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pradeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035521ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Puimatto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Rebedea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lupan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein T. A. Salem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2011.040195" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Wild" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.9.473-492" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1507" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01081484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01081444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Clark" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arnoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Blet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276916v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Heitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321424v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric All&#232;gre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maurice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321425v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946745v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01081544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331852v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01083069v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01083067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carpan&#232;se" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011406ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01083076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.1.337-360" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01083072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01222929v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948716v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01222930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01228688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/g649-0r9c-c021-p6x3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233418v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2000.1024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243501v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.1999.1637" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243539v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baill&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01247187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.1997.1338" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322910v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018201ar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322934v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l de Clercq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Galand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18326.41281" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357777v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgoin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04702418v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04270391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282299v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cannard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teinturier-Robert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359291v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02775639v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927037v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886694v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guntz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811092v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#233;na Aubineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Besse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Panaite" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai A Dascalu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S Gutu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S Ruseti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61425-0_5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612461v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591977v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Nistor" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599064v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joseph" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poujet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588168v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_73" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362185v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Gutu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476626v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gutu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Diouf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162353v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620791v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Denisleam-Molomer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoEduNet.2015.7311974" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larise L Stavarache" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A Mcnamara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205372v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217024v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Cristian Paraschiv" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653845v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_47" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162590v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12753/2066-026X-15-000" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01169701v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723576.2723578" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381830v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01083594v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.97" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217028v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Larise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390231v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07221-0_57" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396045v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12753/2066-026X-14-000" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390285v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07221-0_27" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471170v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bobocescu-Kesikis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716730v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697606v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Basque" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ciussi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906947v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824285v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470952v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672251v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871568v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_39" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412573v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412586v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906940v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toffa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586314v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dhorne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491123v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33642-3_29" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492479v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_46" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487441v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33185-5_7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586319v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Salem" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586317v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598788v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820372v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.96" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504227v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495694v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404731v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-028-5-157" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404842v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726832v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Marchal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411440v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934063v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311720v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308591v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277278v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323325v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161413v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268743v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331638v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532739v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K Schneider" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372181v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005703v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728843v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532915v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533016v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538301v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47987-2_77" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742085v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Campanale" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741656v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742462v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547314v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vernier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948972v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jean-Montcler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766011v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548640v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766035v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821829v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549075v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000519v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy H&#233;don" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821895v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821897v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821832v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hermann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822172v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822173v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822175v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822176v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000787v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322955v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226347v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538032v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330315v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ds.revuesonline.com/resnum.jsp?editionId=1202" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323320v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323323v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01082998v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03758628v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dormoy-Fournier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/132-enqueter-dans-les-metiers-de-l-humain-traite-de-methodologie-de-la-recherche-en-sciencs-de-l-ducation-et-de-la-formation.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007162v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonetpassions.fr/index.php" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870656v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Crossley" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=65129&amp;amp;osCsid=3c7a2e99a0ad79e7f9825f85132bc2d7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587118v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/paroles-de-philosophes-en-herbe-regards-croises-de-chercheurs-sur-une-discussion-sur-la-justice-en-cm2-215132.kjsp" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217025v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789812878663" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01225902v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tanguy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6300-313-1_11" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979702v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02738-8_13" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487714v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495709v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_avec_les_technologies" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525483v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/565/9782706113963/Conversion" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387210v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533015v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/catalogue/web/Notice.php?not_id=BU+011" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532955v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/comprendre-apprentissages" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533013v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536089v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_sciences_cognitives_et_l&#233;cole" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538697v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20717" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948719v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549068v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=7661" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237393v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26715.02085" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03211536v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963838v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemire" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963479v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;cilia Hanan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lemay" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616855v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672121v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753329v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01094816v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cantin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065437v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04578682v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Seyve" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753410v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775919v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lassance" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Vilela Leite Filgueiras" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870628v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462321v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540237v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bocognano" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Dextre-Polo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lobut" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065379v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753885v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Petelin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886170v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832048v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Burek" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Gerdemann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586320v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832051v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Armitt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi Stoyanov" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hensgens" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Smithies" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Braidman" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832049v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586316v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hesgens" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832050v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832052v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evl Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586327v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832053v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832054v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Rosmalen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krippner" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832056v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dornan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spoelstra" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832057v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Bruggen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Rusman" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Croock De" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832055v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Dietl" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hoisl" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koblischke" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richter" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832058v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841348v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841538v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mendelsohn" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841542v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01822207v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994GRE29042" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00940694v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01074748v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163383v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amadieu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03790474v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-5240-1_1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035427v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wanlin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_27" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937871v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Petrova" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2009.07013" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01094817v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01101964v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239879v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>