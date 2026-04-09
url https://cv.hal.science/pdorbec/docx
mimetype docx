--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1416,795 +1416,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207482v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Domination in Cubic Graphs</w:t>
+                <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A. Henning</w:t>
+                <w:t xml:space="preserve">Gabriel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">A. N. Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Southey</w:t>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80 (4), pp.329-349. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130, pp.42-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.21855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2014.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01263782v1</w:t>
+                <w:t xml:space="preserve">hal-02264656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
+                <w:t xml:space="preserve">Independent Domination in Cubic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Renault</w:t>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. N. Siegel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
+                <w:t xml:space="preserve">Justin Southey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (4), pp.329-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2014.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02264656v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
+                <w:t xml:space="preserve">Paired versus double domination in K 1,r -free graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Kaiser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">Bert L. Hartnell,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp.688-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-012-9547-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911263v1</w:t>
+                <w:t xml:space="preserve">hal-00760997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized power domination: propagation radius and Sierpinski Graphs</w:t>
+                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandi Klavzar</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (2), pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10440-014-9870-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00975971v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired versus double domination in K 1,r -free graphs</w:t>
+                <w:t xml:space="preserve">Generalized power domination: propagation radius and Sierpinski Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert L. Hartnell,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+                <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (4), pp.688-694. </w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.DOI 10.1007/s10440-014-9870-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10878-012-9547-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10440-014-9870-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760997v1</w:t>
+                <w:t xml:space="preserve">hal-00975971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les secrets de RSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tangente (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tangente Education (24)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911272v1</w:t>
+                <w:t xml:space="preserve">hal-04363239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrets de RSA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tangente (Paris)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363239v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized power domination in regular graphs</w:t>
               </w:r>
@@ -2229,64 +2229,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Löwenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (3), pp.1559-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2346,64 +2346,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 160 (12), pp.1691-1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2488,51 +2488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hye Kyung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haichao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2622,51 +2622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Goddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert L. Hartnell,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2887,524 +2887,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted codes in Lee metric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On planarity of direct product of multipartite complete graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranava K. Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.85-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S179383090900004X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414508v1</w:t>
+                <w:t xml:space="preserve">hal-00387303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On planarity of direct product of multipartite complete graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted codes in Lee metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranava K. Jha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+                <w:t xml:space="preserve">Iiro Honkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (2), pp.209-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387303v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the upper total domination number of Cartesian products of graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monochromatic Hamiltonian t-tight Berge-cycles in hypergraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Rall</w:t>
+                <w:t xml:space="preserve">Gabor Sarközy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (1), pp.68-80</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59, pp.34-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412868v1</w:t>
+                <w:t xml:space="preserve">hal-00290420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monochromatic Hamiltonian t-tight Berge-cycles in hypergraphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Langton's flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Sarközy</w:t>
+                <w:t xml:space="preserve">Anahi Gajardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59, pp.34-44</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (40), pp.405101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00290420v1</w:t>
+                <w:t xml:space="preserve">hal-00414506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langton's flies</w:t>
+                <w:t xml:space="preserve">On the upper total domination number of Cartesian products of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anahi Gajardo</w:t>
+                <w:t xml:space="preserve">Douglas Rall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (40), pp.405101</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.68-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414506v1</w:t>
+                <w:t xml:space="preserve">hal-00412868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitaire Clobber Game on Hamming graphs.</w:t>
               </w:r>
@@ -3498,64 +3498,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power domination in product graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Spacapan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3710,51 +3710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. on Discrete Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3900,64 +3900,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bostjan Bresar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (4), pp.1156-1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4004,51 +4004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect codes in Cartesian products of 2-paths and infinite paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12, pp.#65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4181,51 +4181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Spacapan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4536,200 +4536,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of git bisect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching Posets: from dichotomy to the golden ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th LATIN American Symposium 2022: Theoretical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maribor Graph Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Natural Sciences and Mathematics, University of Maribor, Sep 2022, Maribor, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431454v2</w:t>
+                <w:t xml:space="preserve">hal-03795072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching Posets: from dichotomy to the golden ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical analysis of git bisect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maribor Graph Theory Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th LATIN American Symposium 2022: Theoretical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Guanajuato, Mexico. pp.157-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20624-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795072v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Quantum Combinatorial Games</w:t>
               </w:r>
@@ -4845,51 +4845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Colloquium on Graph Theory and combinatorics, ICGT'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4940,51 +4940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5156,51 +5156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kratochvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Stacho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5260,64 +5260,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications - Eurocomb 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5368,64 +5368,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5618,51 +5618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boštjan Brešar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasper Kosmrlj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6377,51 +6377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68573733"/>
+    <w:nsid w:val="918DC1F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6608,51 +6608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pdorbec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1494-9033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127378960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dorbec_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Gima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecoq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354327v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01194-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394839v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ouvrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.05.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Chabanol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550353v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-4-18" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klav&#382;ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Ko&#353;mrlj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.01.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-017-0607-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389264v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207482v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seethu Varghese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambat Vijayakumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Southey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21855" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F26ADC4D66886A819739F6D4FA64B32E6133B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Siegel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2014.10.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaiser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GCLDSCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klavzar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9870-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert L. Hartnell," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9547-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891356" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGBGRNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Kyung Kim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichao Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Bre&#353;ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Goddard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20565" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJK6ZXZK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro Honkala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mollard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranava K. Jha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179383090900004X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Sark&#246;zy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Gajardo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spacapan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060661879" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Bresar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.03.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412848v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1305" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dauprat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rosen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0566-5_27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431454v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20624-5_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429072v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.266.16" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Paris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sidorowicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Stacho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829118v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51117-3_16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Kosmrlj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Chiarelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Stojakovi&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Taranenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04996228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henning" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Tuza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Versteegen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427896v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00975898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pdorbec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1494-9033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127378960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dorbec_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Gima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecoq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354327v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01194-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394839v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ouvrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.05.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Chabanol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550353v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-4-18" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klav&#382;ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Ko&#353;mrlj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.01.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-017-0607-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389264v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207482v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seethu Varghese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambat Vijayakumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Siegel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2014.10.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Southey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21855" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F26ADC4D66886A819739F6D4FA64B32E6133B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert L. Hartnell," TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9547-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaiser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21731" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GCLDSCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klavzar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9870-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891356" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGBGRNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Kyung Kim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichao Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Bre&#353;ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Goddard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20565" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJK6ZXZK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranava K. Jha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179383090900004X" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro Honkala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mollard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Sark&#246;zy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Gajardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spacapan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060661879" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Bresar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.03.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412848v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1305" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dauprat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rosen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0566-5_27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431454v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20624-5_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429072v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.266.16" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Paris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sidorowicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Stacho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829118v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51117-3_16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Kosmrlj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Chiarelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Stojakovi&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Taranenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04996228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henning" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Tuza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Versteegen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427896v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00975898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>