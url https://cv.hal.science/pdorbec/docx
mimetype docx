--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1416,795 +1416,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207482v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
+                <w:t xml:space="preserve">Independent Domination in Cubic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Renault</w:t>
+                <w:t xml:space="preserve">Michael A. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. N. Siegel</w:t>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sopena</w:t>
+                <w:t xml:space="preserve">Justin Southey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 130, pp.42-63. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (4), pp.329-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2014.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264656v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Domination in Cubic Graphs</w:t>
+                <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">Gabriel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Southey</w:t>
+                <w:t xml:space="preserve">A. N. Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21855⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130, pp.42-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2014.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263782v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired versus double domination in K 1,r -free graphs</w:t>
+                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert L. Hartnell,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+                <w:t xml:space="preserve">Tomas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-012-9547-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (2), pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760997v1</w:t>
+                <w:t xml:space="preserve">hal-00911263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
+                <w:t xml:space="preserve">Generalized power domination: propagation radius and Sierpinski Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21731⟩</w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.DOI 10.1007/s10440-014-9870-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-014-9870-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00911263v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized power domination: propagation radius and Sierpinski Graphs</w:t>
+                <w:t xml:space="preserve">Paired versus double domination in K 1,r -free graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandi Klavzar</w:t>
+                <w:t xml:space="preserve">Bert L. Hartnell,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.DOI 10.1007/s10440-014-9870-7. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp.688-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10440-014-9870-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10878-012-9547-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975971v1</w:t>
+                <w:t xml:space="preserve">hal-00760997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrets de RSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Zayana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Dorbec</w:t>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tangente (Paris)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363239v1</w:t>
+                <w:t xml:space="preserve">hal-00911272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les secrets de RSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tangente (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tangente Education (24)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.21724⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00911272v1</w:t>
+                <w:t xml:space="preserve">hal-04363239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized power domination in regular graphs</w:t>
               </w:r>
@@ -2229,64 +2229,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Löwenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (3), pp.1559-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2346,64 +2346,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 160 (12), pp.1691-1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2488,51 +2488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hye Kyung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haichao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2622,51 +2622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Goddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert L. Hartnell,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2678,88 +2678,76 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (1), pp.46-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgt.20565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper paired domination in claw-free graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2775,666 +2763,666 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (2), pp.235-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paired-domination in subdivided star-free graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (1), pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On planarity of direct product of multipartite complete graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weighted codes in Lee metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iiro Honkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beaudou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+                <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (2), pp.209-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387303v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted codes in Lee metric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On planarity of direct product of multipartite complete graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranava K. Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.85-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S179383090900004X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414508v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monochromatic Hamiltonian t-tight Berge-cycles in hypergraphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the upper total domination number of Cartesian products of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabor Sarközy</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59, pp.34-44</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.68-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290420v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langton's flies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monochromatic Hamiltonian t-tight Berge-cycles in hypergraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anahi Gajardo</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Sarközy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (40), pp.405101</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59, pp.34-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414506v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the upper total domination number of Cartesian products of graphs</w:t>
+                <w:t xml:space="preserve">Langton's flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rall</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahi Gajardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (1), pp.68-80</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (40), pp.405101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412868v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitaire Clobber Game on Hamming graphs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3449,838 +3437,838 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integers : Electronic Journal of Combinatorial Number Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (GO3), 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power domination in product graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Spacapan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.554-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/060661879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paired-Domination in P5-Free Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paired-domination in generalized claw-free graphs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. on Discrete Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper total domination versus upper paired-domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mccoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaestiones Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (1), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamming polynomials and their partial derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bostjan Bresar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (4), pp.1156-1162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejc.2006.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect codes in Cartesian products of 2-paths and infinite paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12, pp.#65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On open packings and total coverings of two dimensional grid graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geombinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (4), pp.161-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results on total domination in direct products of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Spacapan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (1), pp.103-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7151/dmgt.1305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4290,159 +4278,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Scalability of Static Code Analysis through Graph Database and Pattern Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dauprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dauprat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Dorbec</w:t>
+                <w:t xml:space="preserve">Gaétan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ada Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientable Burning Number of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4487,559 +4475,559 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yota Otachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference and Workshops on Algorithms and Computation, WALCOM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Kanazawa, France. pp.377-391, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-97-0566-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching Posets: from dichotomy to the golden ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical analysis of git bisect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maribor Graph Theory Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th LATIN American Symposium 2022: Theoretical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Guanajuato, Mexico. pp.157-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20624-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795072v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of git bisect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching Posets: from dichotomy to the golden ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th LATIN American Symposium 2022: Theoretical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maribor Graph Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Natural Sciences and Mathematics, University of Maribor, Sep 2022, Maribor, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431454v2</w:t>
+                <w:t xml:space="preserve">hal-03795072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Quantum Combinatorial Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Physics and Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nijmegen, Netherlands. pp.237 - 248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4204/EPTCS.266.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marking game and graph operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Paris</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Colloquium on Graph Theory and combinatorics, ICGT'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph minor operations for the marking game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rook-drawing for plane graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5081,384 +5069,384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Graph Drawing and Network Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Representations of Planar Graphs: Extending a Partial Representation is Hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Chaplick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Chaplick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Dorbec</w:t>
+                <w:t xml:space="preserve">Jan Kratochvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Stacho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG 2014 - 40th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Nouan-le-fuzelier, France. pp.139-151, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12340-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications - Eurocomb 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized power domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5468,107 +5456,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power domination in graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Domination in Graphs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-3-030-51117-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-51117-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5578,130 +5566,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domination game: effect of edge- and vertex-removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boštjan Brešar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasper Kosmrlj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5711,341 +5699,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrolling cop vs omniscient robber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Chiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Chiarelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Dorbec</w:t>
+                <w:t xml:space="preserve">Miloš Stojaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloš Stojaković</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrej Taranenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cayley trees and increasing 1,2-trees: let's twist!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploration of the balance game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Henning</w:t>
+                <w:t xml:space="preserve">Zsolt Tuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Tuza</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leo Versteegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1/3-conjectures for domination in cubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6054,154 +6042,154 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427896v3</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427896v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empilements et recouvrements en théorie des graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00181722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6211,105 +6199,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphs, games and propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Discrete Mathematics [cs.DM]. Université Sciences et Technologies - Bordeaux I, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00975898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6377,51 +6365,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="918DC1F0"/>
+    <w:nsid w:val="97490C97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6608,51 +6596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pdorbec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1494-9033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127378960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dorbec_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Gima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecoq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354327v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01194-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394839v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ouvrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.05.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Chabanol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550353v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-4-18" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klav&#382;ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Ko&#353;mrlj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.01.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-017-0607-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389264v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207482v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seethu Varghese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambat Vijayakumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Siegel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2014.10.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Southey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21855" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F26ADC4D66886A819739F6D4FA64B32E6133B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert L. Hartnell," TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9547-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaiser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21731" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GCLDSCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klavzar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9870-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891356" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGBGRNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Kyung Kim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichao Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Bre&#353;ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Goddard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20565" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJK6ZXZK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranava K. Jha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179383090900004X" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro Honkala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mollard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Sark&#246;zy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Gajardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spacapan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060661879" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Bresar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.03.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412848v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1305" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dauprat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rosen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0566-5_27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431454v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20624-5_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429072v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.266.16" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Paris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sidorowicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Stacho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829118v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51117-3_16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Kosmrlj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Chiarelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Stojakovi&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Taranenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04996228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henning" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Tuza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Versteegen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427896v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00975898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pdorbec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1494-9033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127378960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dorbec_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Gima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecoq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354327v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01194-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394839v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ouvrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.05.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Chabanol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550353v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-4-18" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klav&#382;ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Ko&#353;mrlj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.01.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-017-0607-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389264v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207482v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seethu Varghese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambat Vijayakumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Southey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21855" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F26ADC4D66886A819739F6D4FA64B32E6133B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Siegel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2014.10.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaiser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GCLDSCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klavzar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9870-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert L. Hartnell," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9547-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891356" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGBGRNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Kyung Kim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichao Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Bre&#353;ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Goddard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20565" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647819v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro Honkala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mollard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranava K. Jha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179383090900004X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rall" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Sark&#246;zy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Gajardo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spacapan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060661879" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Bresar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412652v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dauprat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rosen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0566-5_27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431454v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20624-5_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795072v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429072v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.266.16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264674v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sidorowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Stacho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073783v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51117-3_16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Kosmrlj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545436v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Chiarelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Stojakovi&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Taranenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04996228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henning" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Tuza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Versteegen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427896v4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00975898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>