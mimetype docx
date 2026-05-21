--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -347,222 +347,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disjoint Maximal Independent Sets in Graphs and Hypergraphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical analysis of git bisect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatma Kaci</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7151/dmgt.2500⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-023-01194-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641758v1</w:t>
+                <w:t xml:space="preserve">hal-04354327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of git bisect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disjoint Maximal Independent Sets in Graphs and Hypergraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Lecoq</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-023-01194-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7151/dmgt.2500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354327v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominating sets reconfiguration under token sliding</w:t>
               </w:r>
@@ -741,248 +741,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power domination in maximal planar graphs</w:t>
+                <w:t xml:space="preserve">Cutting lemma and union lemma for the domination game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio González</w:t>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pennarun</w:t>
+                <w:t xml:space="preserve">Sandi Klavžar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gašper Košmrlj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23638/DMTCS-21-4-18⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342 (4), pp.1213-1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550353v3</w:t>
+                <w:t xml:space="preserve">hal-01994408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting lemma and union lemma for the domination game</w:t>
+                <w:t xml:space="preserve">Power domination in maximal planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandi Klavžar</w:t>
+                <w:t xml:space="preserve">Antonio González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gašper Košmrlj</w:t>
+                <w:t xml:space="preserve">Claire Pennarun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 342 (4), pp.1213-1222. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. 21 no. 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23638/DMTCS-21-4-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994408v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550353v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice sliding games</w:t>
               </w:r>
@@ -1141,51 +1141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pennarun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.59-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1249,51 +1249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pennarun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (1), pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1416,925 +1416,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207482v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Domination in Cubic Graphs</w:t>
+                <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A. Henning</w:t>
+                <w:t xml:space="preserve">Gabriel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">A. N. Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Southey</w:t>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80 (4), pp.329-349. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130, pp.42-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.21855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2014.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01263782v1</w:t>
+                <w:t xml:space="preserve">hal-02264656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
+                <w:t xml:space="preserve">Independent Domination in Cubic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Renault</w:t>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. N. Siegel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
+                <w:t xml:space="preserve">Justin Southey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (4), pp.329-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2014.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02264656v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
+                <w:t xml:space="preserve">Paired versus double domination in K 1,r -free graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Kaiser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">Bert L. Hartnell,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp.688-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-012-9547-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911263v1</w:t>
+                <w:t xml:space="preserve">hal-00760997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized power domination: propagation radius and Sierpinski Graphs</w:t>
+                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandi Klavzar</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (2), pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10440-014-9870-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00975971v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired versus double domination in K 1,r -free graphs</w:t>
+                <w:t xml:space="preserve">Generalized power domination: propagation radius and Sierpinski Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert L. Hartnell,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+                <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (4), pp.688-694. </w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.DOI 10.1007/s10440-014-9870-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10878-012-9547-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10440-014-9870-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760997v1</w:t>
+                <w:t xml:space="preserve">hal-00975971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
+                <w:t xml:space="preserve">Generalized power domination in regular graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Löwenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 75, pp.75-90. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (3), pp.1559-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.21724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/120891356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911272v1</w:t>
+                <w:t xml:space="preserve">hal-00903699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les secrets de RSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tangente (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tangente Education (24)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized power domination in regular graphs</w:t>
+                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/120891356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00903699v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized power domination of graphs</w:t>
               </w:r>
@@ -2346,64 +2346,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 160 (12), pp.1691-1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2488,51 +2488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hye Kyung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haichao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2622,64 +2622,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Goddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert L. Hartnell,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (1), pp.46-76. </w:t>
@@ -2730,51 +2730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper paired domination in claw-free graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (2), pp.235-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2875,1008 +2875,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted codes in Lee metric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On planarity of direct product of multipartite complete graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranava K. Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.85-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S179383090900004X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414508v1</w:t>
+                <w:t xml:space="preserve">hal-00387303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On planarity of direct product of multipartite complete graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted codes in Lee metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranava K. Jha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+                <w:t xml:space="preserve">Iiro Honkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (2), pp.209-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387303v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the upper total domination number of Cartesian products of graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solitaire Clobber Game on Hamming graphs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rall</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (1), pp.68-80</w:t>
+              <w:t xml:space="preserve">Integers : Electronic Journal of Combinatorial Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (GO3), 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412868v1</w:t>
+                <w:t xml:space="preserve">hal-00290412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monochromatic Hamiltonian t-tight Berge-cycles in hypergraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Sarközy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59, pp.34-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langton's flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahi Gajardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (40), pp.405101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitaire Clobber Game on Hamming graphs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the upper total domination number of Cartesian products of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integers : Electronic Journal of Combinatorial Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (GO3), 21 p</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.68-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290412v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power domination in product graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paired-Domination in P5-Free Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Spacapan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414504v1</w:t>
+                <w:t xml:space="preserve">hal-00292715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired-Domination in P5-Free Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power domination in product graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandi Klavzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Spacapan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.554-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/060661879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292715v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired-domination in generalized claw-free graphs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upper total domination versus upper paired-domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael A. Henning</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mccoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. on Discrete Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (1), pp.1-7</w:t>
+              <w:t xml:space="preserve">Quaestiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (1), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00290407v1</w:t>
+                <w:t xml:space="preserve">hal-00412854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper total domination versus upper paired-domination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paired-domination in generalized claw-free graphs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Mccoy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaestiones Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 30 (1), pp.1-12</w:t>
+              <w:t xml:space="preserve">J. on Discrete Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412854v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamming polynomials and their partial derivatives</w:t>
               </w:r>
@@ -3888,64 +3888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bostjan Bresar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (4), pp.1156-1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3973,191 +3973,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect codes in Cartesian products of 2-paths and infinite paths</w:t>
+                <w:t xml:space="preserve">On open packings and total coverings of two dimensional grid graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Mollard</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12, pp.#65</w:t>
+              <w:t xml:space="preserve">Geombinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (4), pp.161-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412652v1</w:t>
+                <w:t xml:space="preserve">hal-00412848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On open packings and total coverings of two dimensional grid graphs</w:t>
+                <w:t xml:space="preserve">Perfect codes in Cartesian products of 2-paths and infinite paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geombinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (4), pp.161-165</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.#65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412848v1</w:t>
+                <w:t xml:space="preserve">hal-00412652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results on total domination in direct products of graphs</w:t>
               </w:r>
@@ -4169,64 +4169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Spacapan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (1), pp.103-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4524,200 +4524,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of git bisect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching Posets: from dichotomy to the golden ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th LATIN American Symposium 2022: Theoretical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maribor Graph Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Natural Sciences and Mathematics, University of Maribor, Sep 2022, Maribor, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431454v2</w:t>
+                <w:t xml:space="preserve">hal-03795072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching Posets: from dichotomy to the golden ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical analysis of git bisect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maribor Graph Theory Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th LATIN American Symposium 2022: Theoretical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Guanajuato, Mexico. pp.157-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20624-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795072v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Quantum Combinatorial Games</w:t>
               </w:r>
@@ -4833,51 +4833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Colloquium on Graph Theory and combinatorics, ICGT'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4928,51 +4928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pennarun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Graph Drawing and Network Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5144,51 +5144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kratochvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Stacho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5248,64 +5248,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications - Eurocomb 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5356,64 +5356,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5606,51 +5606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boštjan Brešar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Klavzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasper Kosmrlj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6016,51 +6016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1/3-conjectures for domination in cubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6365,51 +6365,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97490C97"/>
+    <w:nsid w:val="1D81DFE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6596,51 +6596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pdorbec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1494-9033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127378960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dorbec_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Gima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecoq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354327v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01194-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394839v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ouvrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.05.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Chabanol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550353v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-4-18" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klav&#382;ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Ko&#353;mrlj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.01.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-017-0607-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389264v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207482v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seethu Varghese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambat Vijayakumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Southey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21855" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F26ADC4D66886A819739F6D4FA64B32E6133B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Siegel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2014.10.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaiser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GCLDSCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klavzar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9870-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert L. Hartnell," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9547-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891356" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGBGRNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Kyung Kim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichao Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Bre&#353;ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Goddard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20565" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647819v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro Honkala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mollard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranava K. Jha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179383090900004X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rall" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Sark&#246;zy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Gajardo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spacapan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060661879" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Bresar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412652v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dauprat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rosen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0566-5_27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431454v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20624-5_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795072v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429072v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.266.16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264674v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sidorowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Stacho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073783v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51117-3_16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Kosmrlj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545436v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Chiarelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Stojakovi&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Taranenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04996228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henning" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Tuza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Versteegen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427896v4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00975898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pdorbec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1494-9033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127378960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dorbec_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Gima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecoq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354327v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01194-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kaci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2500" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394839v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ouvrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.05.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Chabanol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klav&#382;ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Ko&#353;mrlj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.01.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550353v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-4-18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-017-0607-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389264v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207482v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seethu Varghese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambat Vijayakumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Siegel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2014.10.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Southey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21855" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F26ADC4D66886A819739F6D4FA64B32E6133B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert L. Hartnell," TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9547-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaiser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21731" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GCLDSCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klavzar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9870-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891356" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGBGRNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Kyung Kim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichao Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Bre&#353;ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Goddard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20565" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647819v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranava K. Jha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179383090900004X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro Honkala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mollard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Sark&#246;zy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Gajardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spacapan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060661879" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Bresar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dauprat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rosen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0566-5_27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431454v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20624-5_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429072v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.266.16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264674v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sidorowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Stacho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073783v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51117-3_16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Kosmrlj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545436v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Chiarelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Stojakovi&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Taranenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04996228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henning" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Tuza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Versteegen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427896v4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00975898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>