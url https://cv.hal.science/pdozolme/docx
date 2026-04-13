--- v0 (2026-03-09)
+++ v1 (2026-04-13)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Antiprotozoal Evaluation of New 2,9-bis[(pyridinylalkylaminomethyl) phenyl]-1,10-Phenanthroline Derivatives by Targeting G-quadruplex, an Interesting Pharmacophore Against Drug Efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Agnamey</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Monic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs and Drug Candidates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ddc2030033⟩</w:t>
+              <w:t xml:space="preserve">Acta Scientific Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.50-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31080/asps.2023.07.0934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651612v1</w:t>
+                <w:t xml:space="preserve">hal-04558862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antiprotozoal Evaluation of New 2,9-bis[(pyridinylalkylaminomethyl) phenyl]-1,10-Phenanthroline Derivatives by Targeting G-quadruplex, an Interesting Pharmacophore Against Drug Efflux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Agnamey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Scientific Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (2), pp.50-65. </w:t>
+              <w:t xml:space="preserve">Drugs and Drug Candidates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), pp.653-672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31080/asps.2023.07.0934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ddc2030033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558862v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis, and Antiprotozoal Evaluation of New Promising 2,9-Bis[(substituted-aminomethyl)]-4,7-phenyl-1,10phenanthroline Derivatives, a Potential Alternative Scaffold to Drug Efflux</w:t>
               </w:r>
@@ -668,64 +668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Monic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -908,511 +908,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity of Roots Methanolic Extract of Maytenus senegalensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The in vitro production potentialities of secondary toxic metabolites by the fungal factory fusarium verticillioides Is, fortunately, largely underestimated in fields: pioneering study on fumonisins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Bah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Maria Moukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Journal of Toxicologie : current research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.562754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717842v1</w:t>
+                <w:t xml:space="preserve">hal-03180559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,4-bis[(substituted-aminomethyl)phenyl]quinoline, 1,3-bis[(substituted-aminomethyl)phenyl]isoquinoline and 2,4-bis[(substituted-aminomethyl)phenyl]quinazoline derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (1), pp.432-459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14756366.2019.1706502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in vitro production potentialities of secondary toxic metabolites by the fungal factory fusarium verticillioides Is, fortunately, largely underestimated in fields: pioneering study on fumonisins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carissa edulis and Gmelina arborea Reduce Cell Viability and Prevent Apoptosis in CaCO-2 and Hep-G2 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razack Osseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Moukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ganfon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Mobio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Research Journal of Medicinal Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.156-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.562754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3923/rjmp.2020.156.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180559v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carissa edulis and Gmelina arborea Reduce Cell Viability and Prevent Apoptosis in CaCO-2 and Hep-G2 Cells</w:t>
+                <w:t xml:space="preserve">Cytotoxicity of Roots Methanolic Extract of Maytenus senegalensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razack Osseni</w:t>
+                <w:t xml:space="preserve">Fatoumata Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Moukha</w:t>
+                <w:t xml:space="preserve">Pascale Marie Aimée Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Ganfon</w:t>
+                <w:t xml:space="preserve">Mathilde Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Mobio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+                <w:t xml:space="preserve">Amanita Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Absa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Journal of Medicinal Plant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Journal of Toxicologie : current research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.011-016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364587v1</w:t>
+                <w:t xml:space="preserve">hal-04717842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcriptome of the arbuscular mycorrhizal fungus Glomus intraradices (DAOM 197198) reveals functional tradeoffs in an obligate symbiont</w:t>
               </w:r>
@@ -1780,441 +1780,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiosis-related plant genes modulate molecular responses in an arbuscular mycorrhizal fungus during early root interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Seddas</w:t>
+                <w:t xml:space="preserve">An STE12 gene identified in the mycorrhizal fungus Glomus intraradices restores infectivity of a hemibiotrophic plant pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cecilia Arias</w:t>
+                <w:t xml:space="preserve">Joanne Wong Sak Hoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+                <w:t xml:space="preserve">Odile Chatagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (3), pp.341-351. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (3), pp.693-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-22-3-0341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02696.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663857v1</w:t>
+                <w:t xml:space="preserve">hal-02665717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An STE12 gene identified in the mycorrhizal fungus Glomus intraradices restores infectivity of a hemibiotrophic plant pathogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and activity of Glomus intraradices as affected by co-existence with Glomus claroideum in one root system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Wong Sak Hoi</w:t>
+                <w:t xml:space="preserve">Martina Janoušková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Mrnka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Chatagnier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dvořáčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02696.x⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (6), pp.393-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-009-0243-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665717v1</w:t>
+                <w:t xml:space="preserve">hal-02660542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and activity of Glomus intraradices as affected by co-existence with Glomus claroideum in one root system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbiosis-related plant genes modulate molecular responses in an arbuscular mycorrhizal fungus during early root interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Libor Mrnka</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Dvořáčková</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-009-0243-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3), pp.341-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-22-3-0341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660542v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial monitoring of gene activity in extraradical and intraradical developmental stages of arbuscular mycorrhizal fungi by direct fluorescent in situ RT-PCR</w:t>
               </w:r>
@@ -2239,51 +2239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cecilia Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2952,247 +2952,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibodies to the tonoplast from the storage parenchyma cells of beetroot recognize a major intrinsic protein related to TIPs</w:t>
+                <w:t xml:space="preserve">Antibodies to the tonoplast from the storage parenchyma cells of beetroot recognize a major intrinsic protein related to TIPs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
+                <w:t xml:space="preserve">Marie-Claude Clémencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, .66, pp.106-118</w:t>
+              <w:t xml:space="preserve">, 1995, 66, pp.106-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713510v1</w:t>
+                <w:t xml:space="preserve">hal-04649150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibodies to the tonoplast from the storage parenchyma cells of beetroot recognize a major intrinsic protein related to TIPs.</w:t>
+                <w:t xml:space="preserve">Monoclonal antobody TeM106 reacts with a tonoplast intrinsic protein of 106 kDa from Brassica oleracea var. botrytis L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Clémencet</w:t>
+                <w:t xml:space="preserve">Mare-Claude Clémencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 66, pp.106-118</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 108, pp.1509-1517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649150v1</w:t>
+                <w:t xml:space="preserve">hal-04649730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoclonal antibody TeM 106 reacts with a tonoplast intrinsic protein of 106 kDa from Brassica oleracea var. Botrytis L.</w:t>
               </w:r>
@@ -3204,51 +3204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3272,143 +3272,143 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal antobody TeM106 reacts with a tonoplast intrinsic protein of 106 kDa from Brassica oleracea var. botrytis L.</w:t>
+                <w:t xml:space="preserve">Antibodies to the tonoplast from the storage parenchyma cells of beetroot recognize a major intrinsic protein related to TIPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mare-Claude Clémencet</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 108, pp.1509-1517</w:t>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, .66, pp.106-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649730v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3545,277 +3545,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenoxy)methyl]benzene derivatives and Evaluation of their Antimalarial Activity</w:t>
+                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celeste Damiani</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée Scientifique du Département Sciences et Technologies pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Sciences et Technologies pour la Santé, Nov 2023, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">9. International Electonic Conference on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667582v1</w:t>
+                <w:t xml:space="preserve">hal-04651640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
+                <w:t xml:space="preserve">Design, Synthesis of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenoxy)methyl]benzene derivatives and Evaluation of their Antimalarial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Damiani</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Electonic Conference on Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, En Ligne, France</w:t>
+              <w:t xml:space="preserve">5ème Journée Scientifique du Département Sciences et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Sciences et Technologies pour la Santé, Nov 2023, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651640v1</w:t>
+                <w:t xml:space="preserve">hal-04667582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, biophysical and antiprotozoal evaluation of new promising 2,9-bis[(substituted-aminomethyl)]-4,7-phenyl-1,10-phenanthroline derivatives by targeting G-quadruplex</w:t>
               </w:r>
@@ -3952,51 +3952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. international conference on applied microbiology and beneficial microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4047,51 +4047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboudoulatif Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Dozolme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4155,51 +4155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in Environment health sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jackson state university, Mar 2018, Jackson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4250,51 +4250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboudoulatif Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Dozolme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4358,51 +4358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in Environment health sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jackson state university, Sep 2017, Jackson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4421,1287 +4421,1287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Idiophasic metabolism shift localization at mycelial and hyphal levels: case of mycotoxin biosynthesis and secretion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+                <w:t xml:space="preserve">Idiophasic metabolism shift localization at mycelial and hyphal levels case of mycotoxin biosyntheses and secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale M.A. Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECFG13 – Fusarium Workshop</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Fungal Multicellular Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801471v1</w:t>
+                <w:t xml:space="preserve">hal-02793234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiophasic metabolism shift localization at mycelial and hyphal levels case of mycotoxin biosyntheses and secretion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale M.A. Dozolme</w:t>
+                <w:t xml:space="preserve">Leveraging Idiophasic metabolism shift localization at mycelial and hyphal levels: case of mycotoxin biosynthesis and secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Fungal Multicellular Development</w:t>
+              <w:t xml:space="preserve">ECFG13 – Fusarium Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793234v1</w:t>
+                <w:t xml:space="preserve">hal-02801471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a transcription factor, GintSTE, from Glomus intraradices in the establishment of arbuscular mycorrhizal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbiosis-related plant genes modulate molecular responses in an arbuscular mycorrhizal fungus during early root interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Mycorrhiza "Mycorrhiza from Science and Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815434v1</w:t>
+                <w:t xml:space="preserve">hal-02815431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signposting compatibility events initiating the mycorrhizal route</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Arnould</w:t>
+                <w:t xml:space="preserve">Localization of fungal gene expression at different stages of arbuscular mycorrhizal symbiosis : development of an in situ RT-PCR method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IPMB Congress: leading biology through plant science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St Louis, United States</w:t>
+              <w:t xml:space="preserve">6. International Conference on Mycorrhiza "Mycorrhiza from Science and Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702723v1</w:t>
+                <w:t xml:space="preserve">hal-02815426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiosis-related plant genes modulate molecular responses in an arbuscular mycorrhizal fungus during early root interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
+                <w:t xml:space="preserve">Signposting compatibility events initiating the mycorrhizal route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas-Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diedrick van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Mycorrhiza "Mycorrhiza from Science and Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">9th IPMB Congress: leading biology through plant science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815431v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of fungal gene expression at different stages of arbuscular mycorrhizal symbiosis : development of an in situ RT-PCR method</w:t>
+                <w:t xml:space="preserve">Pea genes modulate symbiosis-associated fungal and plant molecular responses during late stages of the arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio S. Gianinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Mycorrhiza "Mycorrhiza from Science and Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815426v1</w:t>
+                <w:t xml:space="preserve">hal-02815540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea genes modulate symbiosis-associated fungal and plant molecular responses during late stages of the arbuscular mycorrhizal symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
+                <w:t xml:space="preserve">Symbiose ou pathogenèse? Quels peuvent être les mécanismes moléculaires déterminants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Silvio S. Gianinazzi</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chatagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Mycorrhiza "Mycorrhiza from Science and Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815540v1</w:t>
+                <w:t xml:space="preserve">hal-02814612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiose ou pathogenèse? Quels peuvent être les mécanismes moléculaires déterminants?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signposting compatibility events initiating the mycorrhizal route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">9. IPMB Congress: Leading Biology through Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814612v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signposting compatibility events initiating the mycorrhizal route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbiosis-related plant genes modulate molecular responses in an arbuscular mycorrhizal fungus during early root interactions: molecular in vitro and in situ approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. IPMB Congress: Leading Biology through Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St Louis, United States</w:t>
+              <w:t xml:space="preserve">22. New Phytologist Symposium. Effectors in plant-microbe interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815539v1</w:t>
+                <w:t xml:space="preserve">hal-02815541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiosis-related plant genes modulate molecular responses in an arbuscular mycorrhizal fungus during early root interactions: molecular in vitro and in situ approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
+                <w:t xml:space="preserve">Deciphering the molecular dialogue between arbuscular mycorrhizal partners during early root interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas-Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Tollot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Küster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. New Phytologist Symposium. Effectors in plant-microbe interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Versailles, France</w:t>
+              <w:t xml:space="preserve">ICOM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815541v1</w:t>
+                <w:t xml:space="preserve">hal-02752840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular dialogue between arbuscular mycorrhizal partners during early root interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Seddas-Dozolme</w:t>
+                <w:t xml:space="preserve">Role of a transcription factor, GintSTE, from Glomus intraradices in the establishment of arbuscular mycorrhizal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chatagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brazil</w:t>
+              <w:t xml:space="preserve">6. International Conference on Mycorrhiza "Mycorrhiza from Science and Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752840v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du facteur de transcription fongique GintSTE dans l’établissement de la symbiose mycorhizienne à arbuscules</w:t>
               </w:r>
@@ -5726,51 +5726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chatagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5825,90 +5825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du facteur de transcription fongique GintSTE dans l'établissement de la symbiose mycorhizienne à arbuscules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Wong Sak Hoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diedrick van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chatagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée francophones de la mycorhize</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dijon, France</w:t>
@@ -6052,824 +6052,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes encoding transcription factors in Glomus intraradices and their expression at the appressoria stage of arbuscular mycorrhiza interactions</w:t>
+                <w:t xml:space="preserve">Recherche de gènes codant des facteurs de transcription fongiques impliqués dans l’établissement de la symbiose mycorhizienne à arbuscules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752871v1</w:t>
+                <w:t xml:space="preserve">hal-02821406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIGNALING IN AM SYMBIOSIS ESTABLISHMENT: INFLUENCE OF PLANT SYMBIOTIC GENES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+                <w:t xml:space="preserve">Signaling in AM symbiosis establishment: influence of plant symbiotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Weidmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianninazzi-Pearson Vivienne</w:t>
+                <w:t xml:space="preserve">Stephanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLIP : end course conclusion of European program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Spain</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654115v1</w:t>
+                <w:t xml:space="preserve">hal-02815422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling in AM symbiosis establishment: influence of plant symbiotic genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Tollot</w:t>
+                <w:t xml:space="preserve">Effect of the pea (Pisum sativum L.) gene PsSym36 on Glomus intraradices gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V. Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Weidmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
+                <w:t xml:space="preserve">Alexey Y. Borisov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLIP : end course conclusion of European program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Postgraduate Course "Applied and fundamemental aspects fo responses, signaling and developmental process in the root-microbe systems" and Meeting of the Research Consortium on "Evolution of Plant-Microbe Interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, St. Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815422v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de gènes codant des facteurs de transcription fongiques impliqués dans l’établissement de la symbiose mycorhizienne à arbuscules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+                <w:t xml:space="preserve">Symbiotic underground biodiversity and plant productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio S. Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque International "L'héritage de Buffon. The Buffon Legacy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dijon, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821406v1</w:t>
+                <w:t xml:space="preserve">hal-02815983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the pea (Pisum sativum L.) gene PsSym36 on Glomus intraradices gene expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena V. Kuznetsova</w:t>
+                <w:t xml:space="preserve">Genes encoding transcription factors in Glomus intraradices and their expression at the appressoria stage of arbuscular mycorrhiza interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexey Y. Borisov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postgraduate Course "Applied and fundamemental aspects fo responses, signaling and developmental process in the root-microbe systems" and Meeting of the Research Consortium on "Evolution of Plant-Microbe Interactions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, St. Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">XIII International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752910v1</w:t>
+                <w:t xml:space="preserve">hal-02752871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic underground biodiversity and plant productivity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvio S. Gianinazzi</w:t>
+                <w:t xml:space="preserve">SIGNALING IN AM SYMBIOSIS ESTABLISHMENT: INFLUENCE OF PLANT SYMBIOTIC GENES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianninazzi-Pearson Vivienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "L'héritage de Buffon. The Buffon Legacy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Dijon, France. 1p</w:t>
+              <w:t xml:space="preserve">GLIP : end course conclusion of European program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815983v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Glomus intraradices sequencing data to dissect molecular mechanisms of plant genome control over fungal gene expression in mycorrhiza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genes encoding transcription factors in Glomus intraradices and their expression at the appressoria stage of arbuscular mycorrhiza interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Mycorrhiza (ICOM5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751810v1</w:t>
+                <w:t xml:space="preserve">hal-02751452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes encoding transcription factors in Glomus intraradices and their expression at the appressoria stage of arbuscular mycorrhiza interactions</w:t>
+                <w:t xml:space="preserve">Des facteurs de transcription fongiques impliqués dans l’établissement de la symbiose mycorhizienne à arbuscules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
@@ -6887,487 +6870,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Mycorrhiza (ICOM5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
+              <w:t xml:space="preserve">12. Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751452v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring AM fungi activity of pionnier plants colonizing spoil banks after brown-coal mining</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Tollot</w:t>
+                <w:t xml:space="preserve">Developmental-regulated plant and fungal gene expression in mycorrhizal interactions with compatible and incompatible Medicago truncatula genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianninazzi-Pearson Vivienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Gianninazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Mycorrhiza "Mycorrhiza from Science and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Final Colloquium of the SPP 1084 "Mykorrhiza" MOLMYK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754961v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des facteurs de transcription fongiques impliqués dans l’établissement de la symbiose mycorhizienne à arbuscules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring AM fungi activity of pionnier plants colonizing spoil banks after brown-coal mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Janoušková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dekanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gollotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">5. International Conference on Mycorrhiza "Mycorrhiza from Science and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814352v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental-regulated plant and fungal gene expression in mycorrhizal interactions with compatible and incompatible Medicago truncatula genotypes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genes encoding transcription factors in Glomus intraradices and their expression at the appressoria stage of arbuscular mycorrhiza interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Colloquium of the SPP 1084 "Mykorrhiza" MOLMYK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Tutzing, Germany</w:t>
+              <w:t xml:space="preserve">Symposium New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653145v1</w:t>
+                <w:t xml:space="preserve">hal-02814556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental-regulated plant and fungal gene expression in mycorrhizal interactions with compatible and incompatible Medicago truncatula genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio S. Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7382,761 +7365,778 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Colloquium of the SPP 1084 "Mykorrhiza" (MolMyk)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes encoding transcription factors in Glomus intraradices and their expression at the appressoria stage of arbuscular mycorrhiza interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tollot</w:t>
+                <w:t xml:space="preserve">Developmental-regulated gene expression in mycorrhizal interactions with host and non host Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio S. Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">Mycorrhiza: Systems Research from Genes to Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Monte Verita, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814556v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental-regulated gene expression in mycorrhizal interactions with host and non host Medicago truncatula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting Glomus intraradices sequencing data to dissect molecular mechanisms of plant genome control over fungal gene expression in mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Weidman</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Lammers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza: Systems Research from Genes to Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Monte Verita, Switzerland</w:t>
+              <w:t xml:space="preserve">5. International Conference on Mycorrhiza (ICOM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814549v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental regulated fungal gene expression in mycorrhizal interactions with host and non host Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des déterminants moléculaires impliqués dans le mécanisme de transcytose du BWYV chez le puceron vecteur Myzus persicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Arias</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+                <w:t xml:space="preserve">Franc Pattus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress of Mycology, IUMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831347v1</w:t>
+                <w:t xml:space="preserve">hal-02827626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des déterminants moléculaires impliqués dans le mécanisme de transcytose du BWYV chez le puceron vecteur Myzus persicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental regulation of fungal-plant cross talk in arbuscular mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franc Pattus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecilia Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">11. International Congress of Mycology, IUMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827626v1</w:t>
+                <w:t xml:space="preserve">hal-02831356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental regulation of fungal-plant cross talk in arbuscular mycorrhiza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental regulated fungal gene expression in mycorrhizal interactions with host and non host Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress of Mycology, IUMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">12. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831356v1</w:t>
+                <w:t xml:space="preserve">hal-02831358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental regulated fungal gene expression in mycorrhizal interactions with host and non host Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">11. International Congress of Mycology, IUMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831358v1</w:t>
+                <w:t xml:space="preserve">hal-02831347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Biosensor technology (BIAcore) in the production of monoclonal antibodies to the grapevine viruses</w:t>
               </w:r>
@@ -8912,51 +8912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9007,51 +9007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunologically-related tonoplast intrinsic proteins in the membrane of osmotically-active vacuoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9128,51 +9128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clémencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9236,51 +9236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9331,51 +9331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immuno-detection of a major integral protein in the vacuole membrane of vegetative plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9671,506 +9671,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiosis-related plant genes modulate molecular responses in an arbuscular mycorrhizal fungus during early root interactions: molecular in vitro and in situ approaches</w:t>
+                <w:t xml:space="preserve">Localization of fungal gene expression at different stages of arbuscular mycorrhizal symbiosis: development of an in situ RT-PCR method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helge Kùster</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianninazzi-Pearson Vivienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd new phytologist symposium. Effectors in plant-microbe interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Versailles, France</w:t>
+              <w:t xml:space="preserve">6th international conference on mycorrhiza. Mycorrhiza from science and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654148v1</w:t>
+                <w:t xml:space="preserve">hal-04654121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of fungal gene expression at different stages of arbuscular mycorrhizal symbiosis: development of an in situ RT-PCR method</w:t>
+                <w:t xml:space="preserve">Role of a transcription factor, GintSTE, from Glomus intraradices in the establishment of arbuscular mycorrhizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Wong Sak Hoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diedrick van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on mycorrhiza. Mycorrhiza from science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654121v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a transcription factor, GintSTE, from Glomus intraradices in the establishment of arbuscular mycorrhizal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pea genes modulate symbiosis-associated fungal and plant molecular responses during last stages of the arbuscular mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Burgess</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Elena Kutnetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas-Dozolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diedrick van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on mycorrhiza. Mycorrhiza from science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654125v1</w:t>
+                <w:t xml:space="preserve">hal-04702695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea genes modulate symbiosis-associated fungal and plant molecular responses during last stages of the arbuscular mycorrhizal symbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Seddas-Dozolme</w:t>
+                <w:t xml:space="preserve">Symbiosis-related plant genes modulate molecular responses in an arbuscular mycorrhizal fungus during early root interactions: molecular in vitro and in situ approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Kùster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianninazzi-Pearson Vivienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference on mycorrhiza. Mycorrhiza from science and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">22nd new phytologist symposium. Effectors in plant-microbe interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702695v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de l’expression de gènes fongiques lors des différentes étapes de la mycorhization : développement de la méthode de RT-PCR in situ</w:t>
               </w:r>
@@ -10182,51 +10182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10264,362 +10264,362 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes encoding transcription factors in Glomus intraradices and their expression at the appressoria stage of arbuscular mycorrhiza interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Seddas</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diedrick van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianninazzi-Pearson Vivienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postgraduate Course "Applied and fundamemental aspects fo responses, signaling and developmental process in the root-microbe systems" and Meeting of the Research Consortium on "Evolution of Plant-Microbe Interactions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, St. Petersburg, Russia. 2007, Postgraduate Course "Applied and fundamemental aspects fo responses, signaling and developmental process in the root-microbe systems" and Meeting of the Research Consortium on "Evolution of Plant-Microbe Interactions"</w:t>
+              <w:t xml:space="preserve">13th international congress on molecular plant-microbe interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756262v1</w:t>
+                <w:t xml:space="preserve">hal-04654108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes encoding transcription factors in Glomus intraradices and their expression at the appressoria stage of arbuscular mycorrhiza interactions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a cell-specific expression atlas of arbuscular mycorrhizal roots in the model legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalija Hohnjec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dondrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg D. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th international congress on molecular plant-microbe interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy. pp.Fichier Acrobat, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654108v1</w:t>
+                <w:t xml:space="preserve">hal-02819988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a cell-specific expression atlas of arbuscular mycorrhizal roots in the model legume Medicago truncatula</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jörg D. Becker</w:t>
+                <w:t xml:space="preserve">Genes encoding transcription factors in Glomus intraradices and their expression at the appressoria stage of arbuscular mycorrhiza interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy. pp.Fichier Acrobat, 2007</w:t>
+              <w:t xml:space="preserve">Postgraduate Course "Applied and fundamemental aspects fo responses, signaling and developmental process in the root-microbe systems" and Meeting of the Research Consortium on "Evolution of Plant-Microbe Interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, St. Petersburg, Russia. 2007, Postgraduate Course "Applied and fundamemental aspects fo responses, signaling and developmental process in the root-microbe systems" and Meeting of the Research Consortium on "Evolution of Plant-Microbe Interactions"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819988v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes encoding transcription factors in Glomus intraradices and their expression at the appressoria stage of arbuscular mycorrhiza interactions.</w:t>
               </w:r>
@@ -10631,64 +10631,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diedrick van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianninazzi-Pearson Vivienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium New Phytol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10726,64 +10726,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental regulated fungal gene expression in mycorrhizal interactions with host and non host Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10873,51 +10873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franc Pattus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAB Meeting"Advances in Plant Virology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10994,51 +10994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Simonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franc Pattus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, AUSSOIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11585,282 +11585,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profiling of fungal genes during arbuscular mycorrhiza symbiosis establishment using direct fluorescent in situ RT-PCR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Seddas-Dozolme</w:t>
+                <w:t xml:space="preserve">Spatial monitoring of arbuscular fungal gene activity by direct fluorescent in situ RT-PCR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kutnetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianninazzi-Pearson Vivienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Humana Press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cell Biology Methods for Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 638, Humana Press, 2010, Methods in Molecular Biology, 978-1-60761-610-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, A. Sharon ed., 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824507v1</w:t>
+                <w:t xml:space="preserve">hal-04652799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial monitoring of arbuscular fungal gene activity by direct fluorescent in situ RT-PCR.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+                <w:t xml:space="preserve">Expression profiling of fungal genes during arbuscular mycorrhiza symbiosis establishment using direct fluorescent in situ RT-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas-Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cell Biology Methods for Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A. Sharon ed., 2010</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 638, Humana Press, 2010, Methods in Molecular Biology, 978-1-60761-610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-60761-611-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652799v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication and signaling in the plant–fungus symbiosis: the mycorrhiza</w:t>
               </w:r>
@@ -11885,51 +11885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Küster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11989,51 +11989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-fungal interactions, divided for Pre-penetration and Post-penetration, Influence of the symbiosis on the host and its surrounding and evolutionary and diversity perspectives of mycorrhizal associations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianninazzi-Pearson Vivienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Kapulnik; H.Koltai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbuscular Mycorrhizas: Physiology and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2009, Arbuscular Mycorrhizas: Physiology and Function</w:t>
@@ -12662,51 +12662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Agnamey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc3030035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc2030033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah Fatoumata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Mama Sy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyandwi Ramadhan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daff&#233; Mohamadou Lamine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2572-4061.1510045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marie Aim&#233;e Dozolme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanita Tour&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Absa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maria Moukha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.562754" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razack Osseni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ganfon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mobio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/rjmp.2020.156.166" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kuznetsova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas-Dozolme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0292-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BBP203Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-3-0341" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Wong Sak Hoi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02696.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Mrnka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dvo&#345;&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0243-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HMFLHG7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.04.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCM1KT40-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Gianinazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Glaninazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Y. Shtark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Ovchinnikova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zhukov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Nemankin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Titov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0669-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6S81G1Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. V. van Regenmortel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.05.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Marty-Mazars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clemencet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mare-Claude Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Damiani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Creppy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudoulatif Diallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Dozolme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E Creppy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Seddas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedrick van Tuinen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815431v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815540v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815541v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752840v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#252;ster" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654222v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weidmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianninazzi-Pearson Vivienne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weidmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Kuznetsova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Y. Borisov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751810v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lammers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754961v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekanova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814352v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Sanchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianninazzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831347v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Pattus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831358v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827571v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeder-Lutz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Simonis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837018v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Irving" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jonard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Richards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847903v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04651688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#249;ster" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654121v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654125v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Burgess" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702695v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kutnetsova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Borisov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756262v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654108v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Hohnjec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dondrup" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Meyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg D. Becker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Simonis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702638v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654191v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camillerie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philabeg Irving" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824507v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-611-5_10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652799v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89230-4_3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651805v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817729v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Massoumou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.V van Regenmortel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Rne-pTAteeQC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Agnamey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc3030035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc2030033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah Fatoumata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Mama Sy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyandwi Ramadhan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daff&#233; Mohamadou Lamine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2572-4061.1510045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maria Moukha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.562754" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razack Osseni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ganfon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mobio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/rjmp.2020.156.166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marie Aim&#233;e Dozolme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanita Tour&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Absa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kuznetsova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas-Dozolme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0292-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BBP203Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Wong Sak Hoi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02696.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Mrnka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dvo&#345;&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0243-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HMFLHG7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-3-0341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.04.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCM1KT40-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Gianinazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Glaninazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Y. Shtark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Ovchinnikova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zhukov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Nemankin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Titov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0669-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6S81G1Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. V. van Regenmortel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.05.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Marty-Mazars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649730v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mare-Claude Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clemencet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Damiani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Creppy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudoulatif Diallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Dozolme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E Creppy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Seddas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedrick van Tuinen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815541v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#252;ster" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654222v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weidmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Kuznetsova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Y. Borisov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weidmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianninazzi-Pearson Vivienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianninazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754961v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekanova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lammers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827626v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Pattus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827571v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeder-Lutz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Simonis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837018v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Irving" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jonard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Richards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847903v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04651688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Burgess" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702695v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kutnetsova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Borisov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654148v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#249;ster" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654108v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Hohnjec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dondrup" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Meyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg D. Becker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Simonis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702638v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654191v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camillerie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philabeg Irving" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652799v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-611-5_10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89230-4_3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651805v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817729v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Massoumou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.V van Regenmortel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Rne-pTAteeQC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>