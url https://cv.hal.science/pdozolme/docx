--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antiprotozoal Evaluation of New 2,9-bis[(pyridinylalkylaminomethyl) phenyl]-1,10-Phenanthroline Derivatives by Targeting G-quadruplex, an Interesting Pharmacophore Against Drug Efflux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Agnamey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Scientific Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31080/asps.2023.07.0934⟩</w:t>
+              <w:t xml:space="preserve">Drugs and Drug Candidates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), pp.653-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ddc2030033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558862v1</w:t>
+                <w:t xml:space="preserve">hal-04651612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Antiprotozoal Evaluation of New 2,9-bis[(pyridinylalkylaminomethyl) phenyl]-1,10-Phenanthroline Derivatives by Targeting G-quadruplex, an Interesting Pharmacophore Against Drug Efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Agnamey</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Monic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs and Drug Candidates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (3), pp.653-672. </w:t>
+              <w:t xml:space="preserve">Acta Scientific Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.50-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ddc2030033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31080/asps.2023.07.0934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651612v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis, and Antiprotozoal Evaluation of New Promising 2,9-Bis[(substituted-aminomethyl)]-4,7-phenyl-1,10phenanthroline Derivatives, a Potential Alternative Scaffold to Drug Efflux</w:t>
               </w:r>
@@ -668,64 +668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Monic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -908,252 +908,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in vitro production potentialities of secondary toxic metabolites by the fungal factory fusarium verticillioides Is, fortunately, largely underestimated in fields: pioneering study on fumonisins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,4-bis[(substituted-aminomethyl)phenyl]quinoline, 1,3-bis[(substituted-aminomethyl)phenyl]isoquinoline and 2,4-bis[(substituted-aminomethyl)phenyl]quinazoline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Maria Moukha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandra Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.562754⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.432-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1706502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180559v1</w:t>
+                <w:t xml:space="preserve">hal-02428661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,4-bis[(substituted-aminomethyl)phenyl]quinoline, 1,3-bis[(substituted-aminomethyl)phenyl]isoquinoline and 2,4-bis[(substituted-aminomethyl)phenyl]quinazoline derivatives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Valle</w:t>
+                <w:t xml:space="preserve">The in vitro production potentialities of secondary toxic metabolites by the fungal factory fusarium verticillioides Is, fortunately, largely underestimated in fields: pioneering study on fumonisins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittoria Milano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Maria Moukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (1), pp.432-459. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1706502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.562754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428661v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carissa edulis and Gmelina arborea Reduce Cell Viability and Prevent Apoptosis in CaCO-2 and Hep-G2 Cells</w:t>
               </w:r>
@@ -3064,243 +3064,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal antobody TeM106 reacts with a tonoplast intrinsic protein of 106 kDa from Brassica oleracea var. botrytis L.</w:t>
+                <w:t xml:space="preserve">Monoclonal antibody TeM 106 reacts with a tonoplast intrinsic protein of 106 kDa from Brassica oleracea var. Botrytis L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare-Claude Clémencet</w:t>
+                <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 108, pp.1509-1517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649730v1</w:t>
+                <w:t xml:space="preserve">hal-02703774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal antibody TeM 106 reacts with a tonoplast intrinsic protein of 106 kDa from Brassica oleracea var. Botrytis L.</w:t>
+                <w:t xml:space="preserve">Monoclonal antobody TeM106 reacts with a tonoplast intrinsic protein of 106 kDa from Brassica oleracea var. botrytis L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
+                <w:t xml:space="preserve">Mare-Claude Clémencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 108, pp.1509-1517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703774v1</w:t>
+                <w:t xml:space="preserve">hal-04649730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibodies to the tonoplast from the storage parenchyma cells of beetroot recognize a major intrinsic protein related to TIPs</w:t>
               </w:r>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3545,277 +3545,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
+                <w:t xml:space="preserve">Design, Synthesis of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenoxy)methyl]benzene derivatives and Evaluation of their Antimalarial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Damiani</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Electonic Conference on Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, En Ligne, France</w:t>
+              <w:t xml:space="preserve">5ème Journée Scientifique du Département Sciences et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Sciences et Technologies pour la Santé, Nov 2023, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651640v1</w:t>
+                <w:t xml:space="preserve">hal-04667582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenoxy)methyl]benzene derivatives and Evaluation of their Antimalarial Activity</w:t>
+                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celeste Damiani</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée Scientifique du Département Sciences et Technologies pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Sciences et Technologies pour la Santé, Nov 2023, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">9. International Electonic Conference on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667582v1</w:t>
+                <w:t xml:space="preserve">hal-04651640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, biophysical and antiprotozoal evaluation of new promising 2,9-bis[(substituted-aminomethyl)]-4,7-phenyl-1,10-phenanthroline derivatives by targeting G-quadruplex</w:t>
               </w:r>
@@ -6052,243 +6052,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de gènes codant des facteurs de transcription fongiques impliqués dans l’établissement de la symbiose mycorhizienne à arbuscules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signaling in AM symbiosis establishment: influence of plant symbiotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Seddas</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">GLIP : end course conclusion of European program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821406v1</w:t>
+                <w:t xml:space="preserve">hal-02815422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling in AM symbiosis establishment: influence of plant symbiotic genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche de gènes codant des facteurs de transcription fongiques impliqués dans l’établissement de la symbiose mycorhizienne à arbuscules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLIP : end course conclusion of European program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815422v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the pea (Pisum sativum L.) gene PsSym36 on Glomus intraradices gene expression</w:t>
               </w:r>
@@ -7166,256 +7166,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes encoding transcription factors in Glomus intraradices and their expression at the appressoria stage of arbuscular mycorrhiza interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tollot</w:t>
+                <w:t xml:space="preserve">Developmental-regulated plant and fungal gene expression in mycorrhizal interactions with compatible and incompatible Medicago truncatula genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio S. Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">Final Colloquium of the SPP 1084 "Mykorrhiza" (MolMyk)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814556v1</w:t>
+                <w:t xml:space="preserve">hal-02816633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental-regulated plant and fungal gene expression in mycorrhizal interactions with compatible and incompatible Medicago truncatula genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genes encoding transcription factors in Glomus intraradices and their expression at the appressoria stage of arbuscular mycorrhiza interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Colloquium of the SPP 1084 "Mykorrhiza" (MolMyk)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Tutzing, Germany</w:t>
+              <w:t xml:space="preserve">Symposium New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816633v1</w:t>
+                <w:t xml:space="preserve">hal-02814556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental-regulated gene expression in mycorrhizal interactions with host and non host Medicago truncatula</w:t>
               </w:r>
@@ -8116,273 +8116,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Biosensor technology (BIAcore) in the production of monoclonal antibodies to the grapevine viruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Polerovirus : de leurs propriétés moléculaires à leur interaction avec le puceron vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zeder-Lutz</w:t>
+                <w:t xml:space="preserve">Olivier Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Walter</w:t>
+                <w:t xml:space="preserve">Monique Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schwartz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Erdinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Council for the Study of Viruses and Virus-like Diseases of the Grapevine (ICVG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Rencontre des microbiologistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827571v1</w:t>
+                <w:t xml:space="preserve">hal-04654206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Polerovirus : de leurs propriétés moléculaires à leur interaction avec le puceron vecteur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lemaire</w:t>
+                <w:t xml:space="preserve">Use of Biosensor technology (BIAcore) in the production of monoclonal antibodies to the grapevine viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Beuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+                <w:t xml:space="preserve">G. Zeder-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brault</w:t>
+                <w:t xml:space="preserve">B. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Erdinger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc H. V. van Regenmortel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des microbiologistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
+              <w:t xml:space="preserve">International Council for the Study of Viruses and Virus-like Diseases of the Grapevine (ICVG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654206v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P35 and P52, two aphid polypeptides potentially involved in the capture of BWYV, that increase the efficiency of its vector transmission</w:t>
               </w:r>
@@ -8718,51 +8718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du groupe vection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Rennes, France</w:t>
@@ -8912,51 +8912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9007,51 +9007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunologically-related tonoplast intrinsic proteins in the membrane of osmotically-active vacuoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9236,51 +9236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9331,51 +9331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immuno-detection of a major integral protein in the vacuole membrane of vegetative plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marty-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clemencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11063,51 +11063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular machanisms of the transmission of polerovirus by aphids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11227,51 +11227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Camillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11309,51 +11309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes moléculaires de la transmission du Beet Western Yellow Virus par le puceron Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11447,51 +11447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission du virus de la jaunisse occidentale de la betterave par Myzus persicae: identification des protéines virales impliquées dans ce mécanisme et recherche des récepteurs spécifiques du virus par le puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12662,51 +12662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Agnamey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc3030035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc2030033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah Fatoumata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Mama Sy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyandwi Ramadhan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daff&#233; Mohamadou Lamine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2572-4061.1510045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maria Moukha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.562754" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razack Osseni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ganfon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mobio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/rjmp.2020.156.166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marie Aim&#233;e Dozolme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanita Tour&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Absa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kuznetsova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas-Dozolme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0292-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BBP203Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Wong Sak Hoi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02696.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Mrnka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dvo&#345;&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0243-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HMFLHG7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-3-0341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.04.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCM1KT40-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Gianinazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Glaninazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Y. Shtark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Ovchinnikova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zhukov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Nemankin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Titov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0669-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6S81G1Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. V. van Regenmortel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.05.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Marty-Mazars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649730v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mare-Claude Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clemencet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Damiani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Creppy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudoulatif Diallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Dozolme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E Creppy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Seddas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedrick van Tuinen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815541v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#252;ster" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654222v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weidmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Kuznetsova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Y. Borisov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weidmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianninazzi-Pearson Vivienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianninazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754961v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekanova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lammers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827626v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Pattus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827571v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeder-Lutz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Simonis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837018v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Irving" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jonard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Richards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847903v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04651688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Burgess" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702695v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kutnetsova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Borisov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654148v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#249;ster" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654108v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Hohnjec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dondrup" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Meyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg D. Becker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Simonis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702638v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654191v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camillerie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philabeg Irving" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652799v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-611-5_10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89230-4_3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651805v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817729v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Massoumou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.V van Regenmortel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Rne-pTAteeQC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Agnamey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc3030035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc2030033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah Fatoumata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Mama Sy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyandwi Ramadhan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daff&#233; Mohamadou Lamine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2572-4061.1510045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maria Moukha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.562754" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razack Osseni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ganfon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mobio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/rjmp.2020.156.166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marie Aim&#233;e Dozolme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanita Tour&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Absa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kuznetsova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas-Dozolme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0292-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BBP203Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Wong Sak Hoi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02696.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Mrnka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dvo&#345;&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0243-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HMFLHG7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-3-0341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.04.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCM1KT40-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Gianinazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Glaninazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Y. Shtark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Ovchinnikova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zhukov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Nemankin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Titov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0669-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6S81G1Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. V. van Regenmortel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.05.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Marty-Mazars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clemencet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mare-Claude Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Damiani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Creppy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudoulatif Diallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Dozolme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E Creppy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Seddas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedrick van Tuinen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815541v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#252;ster" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654222v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weidmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Kuznetsova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Y. Borisov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weidmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianninazzi-Pearson Vivienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianninazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754961v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekanova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814556v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lammers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827626v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Pattus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827571v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeder-Lutz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Simonis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837018v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Irving" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jonard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Richards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847903v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04651688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Burgess" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702695v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kutnetsova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Borisov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654148v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#249;ster" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654108v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Hohnjec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dondrup" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Meyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg D. Becker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Simonis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702638v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654191v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camillerie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philabeg Irving" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652799v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-611-5_10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89230-4_3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651805v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817729v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Massoumou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.V van Regenmortel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Rne-pTAteeQC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>