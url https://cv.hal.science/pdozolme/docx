--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -908,252 +908,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,4-bis[(substituted-aminomethyl)phenyl]quinoline, 1,3-bis[(substituted-aminomethyl)phenyl]isoquinoline and 2,4-bis[(substituted-aminomethyl)phenyl]quinazoline derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+                <w:t xml:space="preserve">The in vitro production potentialities of secondary toxic metabolites by the fungal factory fusarium verticillioides Is, fortunately, largely underestimated in fields: pioneering study on fumonisins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Valle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Maria Moukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1706502⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.562754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428661v1</w:t>
+                <w:t xml:space="preserve">hal-03180559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in vitro production potentialities of secondary toxic metabolites by the fungal factory fusarium verticillioides Is, fortunately, largely underestimated in fields: pioneering study on fumonisins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,4-bis[(substituted-aminomethyl)phenyl]quinoline, 1,3-bis[(substituted-aminomethyl)phenyl]isoquinoline and 2,4-bis[(substituted-aminomethyl)phenyl]quinazoline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Maria Moukha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vittoria Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.432-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.562754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1706502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180559v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carissa edulis and Gmelina arborea Reduce Cell Viability and Prevent Apoptosis in CaCO-2 and Hep-G2 Cells</w:t>
               </w:r>
@@ -3545,277 +3545,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenoxy)methyl]benzene derivatives and Evaluation of their Antimalarial Activity</w:t>
+                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celeste Damiani</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée Scientifique du Département Sciences et Technologies pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Sciences et Technologies pour la Santé, Nov 2023, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">9. International Electonic Conference on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667582v1</w:t>
+                <w:t xml:space="preserve">hal-04651640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
+                <w:t xml:space="preserve">Design, Synthesis of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenoxy)methyl]benzene derivatives and Evaluation of their Antimalarial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Damiani</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Electonic Conference on Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, En Ligne, France</w:t>
+              <w:t xml:space="preserve">5ème Journée Scientifique du Département Sciences et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Sciences et Technologies pour la Santé, Nov 2023, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651640v1</w:t>
+                <w:t xml:space="preserve">hal-04667582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, biophysical and antiprotozoal evaluation of new promising 2,9-bis[(substituted-aminomethyl)]-4,7-phenyl-1,10-phenanthroline derivatives by targeting G-quadruplex</w:t>
               </w:r>
@@ -6052,243 +6052,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling in AM symbiosis establishment: influence of plant symbiotic genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche de gènes codant des facteurs de transcription fongiques impliqués dans l’établissement de la symbiose mycorhizienne à arbuscules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLIP : end course conclusion of European program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815422v1</w:t>
+                <w:t xml:space="preserve">hal-02821406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de gènes codant des facteurs de transcription fongiques impliqués dans l’établissement de la symbiose mycorhizienne à arbuscules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signaling in AM symbiosis establishment: influence of plant symbiotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Seddas</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">GLIP : end course conclusion of European program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821406v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the pea (Pisum sativum L.) gene PsSym36 on Glomus intraradices gene expression</w:t>
               </w:r>
@@ -7198,51 +7198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio S. Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8116,273 +8116,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Polerovirus : de leurs propriétés moléculaires à leur interaction avec le puceron vecteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Biosensor technology (BIAcore) in the production of monoclonal antibodies to the grapevine viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lemaire</w:t>
+                <w:t xml:space="preserve">G. Zeder-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Beuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+                <w:t xml:space="preserve">B. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc H. V. van Regenmortel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des microbiologistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
+              <w:t xml:space="preserve">International Council for the Study of Viruses and Virus-like Diseases of the Grapevine (ICVG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654206v1</w:t>
+                <w:t xml:space="preserve">hal-02827571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Biosensor technology (BIAcore) in the production of monoclonal antibodies to the grapevine viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Seddas</w:t>
+                <w:t xml:space="preserve">Les Polerovirus : de leurs propriétés moléculaires à leur interaction avec le puceron vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zeder-Lutz</w:t>
+                <w:t xml:space="preserve">Monique Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Walter</w:t>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schwartz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Erdinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Council for the Study of Viruses and Virus-like Diseases of the Grapevine (ICVG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Rencontre des microbiologistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827571v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P35 and P52, two aphid polypeptides potentially involved in the capture of BWYV, that increase the efficiency of its vector transmission</w:t>
               </w:r>
@@ -8718,51 +8718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du groupe vection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Rennes, France</w:t>
@@ -11063,51 +11063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular machanisms of the transmission of polerovirus by aphids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11227,51 +11227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Camillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11309,51 +11309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes moléculaires de la transmission du Beet Western Yellow Virus par le puceron Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11447,51 +11447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission du virus de la jaunisse occidentale de la betterave par Myzus persicae: identification des protéines virales impliquées dans ce mécanisme et recherche des récepteurs spécifiques du virus par le puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12662,51 +12662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Agnamey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc3030035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc2030033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah Fatoumata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Mama Sy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyandwi Ramadhan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daff&#233; Mohamadou Lamine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2572-4061.1510045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maria Moukha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.562754" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razack Osseni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ganfon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mobio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/rjmp.2020.156.166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marie Aim&#233;e Dozolme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanita Tour&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Absa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kuznetsova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas-Dozolme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0292-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BBP203Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Wong Sak Hoi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02696.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Mrnka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dvo&#345;&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0243-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HMFLHG7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-3-0341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.04.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCM1KT40-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Gianinazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Glaninazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Y. Shtark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Ovchinnikova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zhukov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Nemankin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Titov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0669-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6S81G1Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. V. van Regenmortel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.05.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Marty-Mazars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clemencet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mare-Claude Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Damiani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Creppy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudoulatif Diallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Dozolme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E Creppy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Seddas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedrick van Tuinen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815541v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#252;ster" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654222v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weidmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Kuznetsova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Y. Borisov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weidmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianninazzi-Pearson Vivienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianninazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754961v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekanova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814556v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lammers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827626v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Pattus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827571v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeder-Lutz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Simonis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837018v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Irving" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jonard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Richards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847903v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04651688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Burgess" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702695v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kutnetsova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Borisov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654148v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#249;ster" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654108v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Hohnjec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dondrup" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Meyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg D. Becker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Simonis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702638v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654191v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camillerie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philabeg Irving" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652799v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-611-5_10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89230-4_3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651805v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817729v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Massoumou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.V van Regenmortel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Rne-pTAteeQC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Agnamey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc3030035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc2030033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah Fatoumata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Mama Sy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyandwi Ramadhan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daff&#233; Mohamadou Lamine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2572-4061.1510045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maria Moukha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.562754" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razack Osseni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ganfon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mobio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/rjmp.2020.156.166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marie Aim&#233;e Dozolme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanita Tour&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Absa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kuznetsova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas-Dozolme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0292-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BBP203Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Wong Sak Hoi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02696.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Mrnka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dvo&#345;&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0243-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HMFLHG7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-3-0341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.04.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCM1KT40-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Gianinazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Glaninazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Y. Shtark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Ovchinnikova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zhukov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Nemankin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Titov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0669-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6S81G1Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. V. van Regenmortel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.05.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Marty-Mazars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clemencet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mare-Claude Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Damiani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Creppy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudoulatif Diallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Dozolme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E Creppy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Seddas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedrick van Tuinen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815541v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#252;ster" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654222v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weidmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Kuznetsova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Y. Borisov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weidmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianninazzi-Pearson Vivienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianninazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754961v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekanova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814556v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lammers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827626v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Pattus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827571v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeder-Lutz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Simonis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837018v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Irving" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jonard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Richards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847903v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04651688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Burgess" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702695v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kutnetsova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Borisov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654148v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#249;ster" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654108v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Hohnjec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dondrup" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Meyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg D. Becker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Simonis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702638v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654191v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camillerie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philabeg Irving" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652799v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-611-5_10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89230-4_3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651805v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817729v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Massoumou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.V van Regenmortel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Rne-pTAteeQC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>