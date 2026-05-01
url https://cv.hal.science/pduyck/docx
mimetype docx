--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -216,3796 +216,3934 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas of world agriculture and food systems in the face of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hrabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanfort Vincent (ed.); Hrabanski Marie (ed.); Demenois Julien (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate impacts and challenges in agriculture, forests and food systems. Perspectives on the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer; Ed. Quae, pp.39-97, 2026, 978-3-032-04331-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04331-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas des agricultures du monde et des systèmes alimentaires face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hrabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques André Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Blanfort; Julien Demenois; Marie Hrabanski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.64-128, 2025, 978-2-7592-4008-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of invasive species on food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks of Invasion: A Synthesis of Concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press, INC., 2017, Advances In Ecological Research, 9780128043387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2016.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between adult preference and offspring performance in the invasive tephritid species, Dacus frontalis, of wild and cultivated cucurbitaceous hosts at different stages of fruit maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Helel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Chermiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007485325100126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analyses in thirteen Tephritidae species provide molecular insights into the ecological driving force behind odorant receptor evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 206, pp.108322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ympev.2025.108322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative adult preference–larval performance relationship between a specialist and a generalist tephritid: Implication for predicting field host-range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lauciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Duyck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (8), pp.e70170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.70170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche partitioning via host plants and altitude among fruit flies following the invasion of Bactrocera dorsalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Mze Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Harivelo Ravaomanarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Nouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Duyck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (4), pp.575-585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/afe.12522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential invasions by fruit flies (Diptera: Tephritidae) in Pacific and Indian Ocean islands: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐françois Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (5), pp.e8880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.8880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint species distributions reveal the combined effects of host plants, abiotic factors and species competition as drivers of species abundances in fruit flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Charlery de La Masselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.13825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current source density mapping of antennal sensory selectivity reveals conserved olfactory systems between tephritids and &amp;lt;em&amp;gt; Drosophila&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Scolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Scolari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Delatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-15431-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 Questions for Invasion in Ecological Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena H. Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56, pp.318-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in phytophagous insect host ranges following the invasion of their community: Long- term data for fruit flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Charlery de La Masselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (14), pp.5181-5190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.2968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet breadth modulates preference - performance relationships in a phytophagous insect community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Charlery de La Masselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-17231-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Routes of invasion of Drosophila suzukii by Means of ABC Random Forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraimout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth A Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (4), pp.980 - 996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msx050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-history traits of &amp;lt;em&amp;gt;Encarsia guadeloupae&amp;lt;/em&amp;gt;, a natural enemy of the invasive spiralling whitefly &amp;lt;em&amp;gt;Aleurodicus dispersus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Glenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Quilici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140 (3), pp.209-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jen.12236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host plant range of a fruit fly community (Diptera: Tephritidae): does fruit composition influence larval performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chiroleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Quilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12898-016-0094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the altitudinal distribution of an introduced phytophagous insect against an invasive alien plant from laboratory controlled experiments: case of #Cibdela janthina# (Hymenoptera:Argidae) and #Rubus alceifolius# (Rosaceae) in La Réunion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chiroleu</w:t>
+                <w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Flores</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-014-9574-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456729v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mollot</w:t>
+                <w:t xml:space="preserve">Predicting the altitudinal distribution of an introduced phytophagous insect against an invasive alien plant from laboratory controlled experiments: case of #Cibdela janthina# (Hymenoptera:Argidae) and #Rubus alceifolius# (Rosaceae) in La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chiroleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093740⟩</w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (4), pp.461--471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-014-9574-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189949v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food web-based simulation for agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Caron-Lormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (4), pp.663-670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-013-0139-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weeds mediate the level of intraguild predation in arthropod food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 137 (9), pp.702 - 710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jen.12060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New primary resource increases predation on a pest in a banana agroecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Quilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (3), pp.317 - 323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2012.00571.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From IBM to IPM: Using individual-based models to design the spatial arrangement of traps and crops in integrated pest management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 146 (1), pp.52- 59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2011.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of a new resource in agroecosystems: Do cover crops alter the trophic positions of generalist predators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Okolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.47-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors and mechanisms explaining spatial heterogeneity: a review of methods for insect populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (1), pp.11-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.2041-210X.2010.00059.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should i stay or should i go? A habitat-dependent dispersal kernel improves prediction of movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0021115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of the burrowing nematode Radopholus similis (Cobb) Thorne without food: Why do males survive so long?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phlippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Quénéhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45, pp.85-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiotelemetry unravels movements of a walking insect species in heterogeneous environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (2), pp.221-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMOS, a spatially explicit model to simulate the epidemiology of Cosmopolites sordidus in banana fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 220 (18), pp.2244-2254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660831v1</w:t>
-              </w:r>
-[...293 lines deleted...]
-                <w:t xml:space="preserve">hal-01603054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilité d'introduction de Bactrocera zonata (mouche du pêcher) en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANSES, 2023-SA-0034, 94 p., 2024, Avis de l'Anses : Rapport d'expertise collective, 979-10-286-0513-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4015,151 +4153,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anses. 2024, 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4169,651 +4307,651 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit flies (Diptera: Tephritidae) olfactory systems specialize in discriminating their various</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramiaranjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Fruit Flies of Economic Importance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit flies (Diptera: Tephritidae) olfactory systems specialize in discriminating their various.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramiaranjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Duyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.F. Duyck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th annual meeting of the International Society of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preference-performance relationship is modulated by diet breadth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Charlery de La Masselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting Ecological Society of America. ESA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Portland, Oregon, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors and mechanisms affecting spatial heterogeneity of insect populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a multi-scale approach for improving pest management. Methods for tracking movement and dispersal of insect pest individuals and populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00645692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmodrome': an experimental design to study movements and behavior of the banana weevil, Cosmopolites sordidus, using RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Carval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a multi-scale approach for improving pest management. Methods for tracking movement and dispersal of insect pest individuals and populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00645726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement d'un insecte expliqué par les statistiques spatiales couplées à un modèle mécaniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National d'Ecologie Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4823,137 +4961,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial ecology of Cosmopolites sordidus in banana field landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin (ISSN : 1027-3115)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4963,114 +5101,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition interspécifique et capacités invasives. Le cas des Tephritidae de l'île de La Réunion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de la Réunion, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00470566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5217,51 +5355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramiaranjatovo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charlery de la Masseli&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Dekker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Larsson Herrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hafsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Helel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chermiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485325100126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2025.108322" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lauciello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70170" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Mze Hassani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Harivelo Ravaomanarivo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Nouhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12522" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13825" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Scolari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gasperi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15431-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena H. Pantel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2968" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17231-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A Hufbauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Glenac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilici" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12236" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XG0WVFM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0094-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9574-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caron-Lormier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0139-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dagneaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12060" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A76A61FBC43CB2CFD16A3FB0B2D547E7B372BD76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00571.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ0R7F7R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.10.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WM18KZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Achard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Okolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00059.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644369v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Tixier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5NF8L83-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Chailleux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.04.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q6S7M9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660831v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Duyck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacob" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Duyck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645692v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662014v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramiaranjatovo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charlery de la Masseli&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Dekker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Larsson Herrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hafsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abbes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Helel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chermiti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485325100126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2025.108322" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lauciello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70170" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Mze Hassani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Harivelo Ravaomanarivo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Nouhou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12522" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13825" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Scolari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gasperi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15431-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena H. Pantel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2968" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17231-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A Hufbauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Glenac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12236" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XG0WVFM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0094-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9574-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caron-Lormier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0139-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dagneaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12060" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A76A61FBC43CB2CFD16A3FB0B2D547E7B372BD76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00571.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ0R7F7R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652808v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.10.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WM18KZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Achard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Okolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00059.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656911v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Tixier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.02.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5NF8L83-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Chailleux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.04.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q6S7M9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660831v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Duyck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Duyck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645692v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>