--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -1495,247 +1495,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the adjoint quotient of Chevalley groups over arbitrary base schemes</w:t>
+                <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces III : semi-simplicity and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Romagny</w:t>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279090v1</w:t>
+                <w:t xml:space="preserve">hal-00177146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces III : semi-simplicity and consequences</w:t>
+                <w:t xml:space="preserve">On the adjoint quotient of Chevalley groups over arbitrary base schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Manivel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+                <w:t xml:space="preserve">Matthieu Romagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177146v1</w:t>
+                <w:t xml:space="preserve">hal-00279090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces III. Semisimplicity and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1786,241 +1786,241 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affine symmetries of the equivariant quantum cohomology ring of rational homogeneous spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 16 (1), pp.7-21</w:t>
+              <w:t xml:space="preserve">, 2009, 16, pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256776v1</w:t>
+                <w:t xml:space="preserve">hal-00330621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affine symmetries of the equivariant quantum cohomology ring of rational homogeneous spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 16, pp.7-21</w:t>
+              <w:t xml:space="preserve">, 2009, 16 (1), pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330621v1</w:t>
+                <w:t xml:space="preserve">hal-01256776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2080,51 +2080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2175,51 +2175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces II : Hidden symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3701,51 +3701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04257591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2023.v30.n2.a3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235536v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ressayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gobet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/ert/584" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Biswas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mourougane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/PRIMS/55-2-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-018-9764-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Skovsted Buch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Constantin Mihalcea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13839" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2018-015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders S. Buch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo C. Mihalcea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2016.v20.n1.a5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13348-011-0046-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199711004166" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdq052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Romagny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manivel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-008-9001-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086927v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnm107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohua Fu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthonnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6421367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02376012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maubon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Chaput" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04257591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2023.v30.n2.a3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235536v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ressayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gobet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/ert/584" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Biswas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mourougane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/PRIMS/55-2-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-018-9764-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Skovsted Buch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Constantin Mihalcea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13839" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2018-015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders S. Buch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo C. Mihalcea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2016.v20.n1.a5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13348-011-0046-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199711004166" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdq052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manivel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Romagny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-008-9001-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086927v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnm107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohua Fu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthonnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6421367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02376012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maubon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Chaput" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>