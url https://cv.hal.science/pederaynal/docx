--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -737,417 +737,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196382v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp Schauder Estimates for some Degenerate Kolmogorov Equations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Menozzi</w:t>
+                <w:t xml:space="preserve">FROM THE BACKWARD KOLMOGOROV PDE ON THE WASSERSTEIN SPACE TO PROPAGATION OF CHAOS FOR MCKEAN-VLASOV SDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noufel Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Chaudru de Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.989-1089. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.1-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2422/2036-2145.201811_011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2021.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906573v2</w:t>
+                <w:t xml:space="preserve">hal-02168772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM THE BACKWARD KOLMOGOROV PDE ON THE WASSERSTEIN SPACE TO PROPAGATION OF CHAOS FOR MCKEAN-VLASOV SDES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Eric Chaudru de Raynal</w:t>
+                <w:t xml:space="preserve">Sharp Schauder Estimates for some Degenerate Kolmogorov Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Éric Chaudru de Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Menozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 156, pp.1-124. </w:t>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.989-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2021.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.201811_011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168772v2</w:t>
+                <w:t xml:space="preserve">hal-01906573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward and Backward Stochastic Differential Equations with normal constraint in law</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ying Hu</w:t>
+                <w:t xml:space="preserve">Strong well-posedness of McKean-Vlasov stochastic differential equation with Hölder drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Éric Chaudru de Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 130 (12), pp.7021-7097. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2020.07.007⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 130 (1), pp.79-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053777v1</w:t>
+                <w:t xml:space="preserve">hal-01248324v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong well-posedness of McKean-Vlasov stochastic differential equation with Hölder drift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Éric Chaudru de Raynal</w:t>
+                <w:t xml:space="preserve">Forward and Backward Stochastic Differential Equations with normal constraint in law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cardaliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Chaudru de Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 130 (1), pp.79-107. </w:t>
+              <w:t xml:space="preserve">, 2020, 130 (12), pp.7021-7097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2019.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2020.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248324v3</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schauder estimates for drifted fractional operators in the supercritical case</w:t>
               </w:r>
@@ -1237,51 +1237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTICLES SYSTEMS AND NUMERICAL SCHEMES FOR MEAN REFLECTED STOCHASTIC DIFFERENTIAL EQUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Chaudru de Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,51 +2361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;ric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jabir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menozzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-024-00332-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hong Duong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Tomasevic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tugaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553730v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pesce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2023.103229" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906576v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Honor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01150-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924949v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noufel Frikha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.12.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196382v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJP864" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906573v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201811_011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168772v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.10.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.07.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248324v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.01.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Priola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108425" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613679v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menozzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7947" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493720400043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333206v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2018052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702532v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP716" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847789v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A. Garcia Trillos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.11.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995199v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Jabir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Menozzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00954418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#201;ric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04835118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;ric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jabir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menozzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-024-00332-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hong Duong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Tomasevic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tugaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553730v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pesce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2023.103229" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906576v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Honor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01150-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924949v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noufel Frikha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.12.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196382v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJP864" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168772v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.10.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906573v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201811_011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248324v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.01.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.07.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Priola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108425" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613679v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menozzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7947" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493720400043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333206v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2018052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702532v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP716" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847789v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A. Garcia Trillos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.11.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995199v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Jabir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Menozzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00954418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#201;ric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04835118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>