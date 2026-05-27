--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -932,222 +932,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong well-posedness of McKean-Vlasov stochastic differential equation with Hölder drift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Éric Chaudru de Raynal</w:t>
+                <w:t xml:space="preserve">Forward and Backward Stochastic Differential Equations with normal constraint in law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cardaliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Chaudru de Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 130 (1), pp.79-107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2019.01.006⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 130 (12), pp.7021-7097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2020.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248324v3</w:t>
+                <w:t xml:space="preserve">hal-02053777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward and Backward Stochastic Differential Equations with normal constraint in law</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ying Hu</w:t>
+                <w:t xml:space="preserve">Strong well-posedness of McKean-Vlasov stochastic differential equation with Hölder drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Éric Chaudru de Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 130 (12), pp.7021-7097. </w:t>
+              <w:t xml:space="preserve">, 2020, 130 (1), pp.79-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2020.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053777v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248324v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schauder estimates for drifted fractional operators in the supercritical case</w:t>
               </w:r>
@@ -1237,51 +1237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTICLES SYSTEMS AND NUMERICAL SCHEMES FOR MEAN REFLECTED STOCHASTIC DIFFERENTIAL EQUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Chaudru de Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,51 +2361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;ric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jabir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menozzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-024-00332-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hong Duong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Tomasevic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tugaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553730v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pesce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2023.103229" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906576v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Honor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01150-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924949v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noufel Frikha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.12.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196382v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJP864" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168772v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.10.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906573v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201811_011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248324v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.01.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.07.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Priola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108425" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613679v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menozzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7947" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493720400043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333206v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2018052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702532v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP716" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847789v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A. Garcia Trillos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.11.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995199v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Jabir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Menozzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00954418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#201;ric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04835118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;ric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jabir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menozzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-024-00332-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hong Duong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Tomasevic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tugaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553730v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pesce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2023.103229" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906576v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Honor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01150-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924949v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noufel Frikha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.12.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196382v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJP864" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168772v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.10.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906573v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201811_011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.07.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248324v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.01.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Priola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108425" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613679v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menozzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7947" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493720400043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333206v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2018052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702532v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP716" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847789v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A. Garcia Trillos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.11.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995199v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Jabir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Menozzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00954418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#201;ric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04835118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>