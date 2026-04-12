--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -153,1421 +153,1551 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical review of the latest advances in thermal management techniques for PEM fuel cells</w:t>
+                <w:t xml:space="preserve">Resilience analysis for energy foresight scenarios: addressing the deep uncertainties of hydrogen deployment in industrial hubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
+                <w:t xml:space="preserve">Anaëlle Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamad Ankouni</w:t>
+                <w:t xml:space="preserve">Quentin Raillard--Cazanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafika Ben Haj Slama</w:t>
+                <w:t xml:space="preserve">Thibaut Knibiehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
+                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Hajjar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 226, pp.116199. </w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 214, pp.115258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2025.116199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2026.115258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217722v1</w:t>
+                <w:t xml:space="preserve">hal-05564343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cathode contamination by sulfur dioxide on proton exchange membrane fuel cell performance: Experimental and modeling study</w:t>
+                <w:t xml:space="preserve">Critical review of the latest advances in thermal management techniques for PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Abd El Kader</w:t>
+                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Marchand</w:t>
+                <w:t xml:space="preserve">Mouhamad Ankouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
+                <w:t xml:space="preserve">Rafika Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beauger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238284⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 226, pp.116199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2025.116199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248329v1</w:t>
+                <w:t xml:space="preserve">hal-05217722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEMFC cathode humidification: Can direct water injection compete with membrane humifiers? A direct comparison study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of cathode contamination by sulfur dioxide on proton exchange membrane fuel cell performance: Experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
+                <w:t xml:space="preserve">Ahmad Abd El Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sernissi</w:t>
+                <w:t xml:space="preserve">Marielle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Biwole</w:t>
+                <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iona de Bievre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172, pp.151165. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 658, pp.238284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244236v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economical assessment comparison for hydrogen reconversion from ammonia using thermal decomposition and electrolysis</w:t>
+                <w:t xml:space="preserve">PEMFC cathode humidification: Can direct water injection compete with membrane humifiers? A direct comparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riham Kanaan</w:t>
+                <w:t xml:space="preserve">Flavien Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t>
+                <w:t xml:space="preserve">Cédric Sernissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Achard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iona de Bievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113784⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172, pp.151165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337525v1</w:t>
+                <w:t xml:space="preserve">hal-05244236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of physics-based low-temperature proton-exchange membrane fuel cell models for system-level water and thermal management studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Economical assessment comparison for hydrogen reconversion from ammonia using thermal decomposition and electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riham Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.113784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.232585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03966374v1</w:t>
+                <w:t xml:space="preserve">hal-04337525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic evaluation and resource assessment of hydrogen production through offshore wind farms: A European perspective</w:t>
+                <w:t xml:space="preserve">A review of physics-based low-temperature proton-exchange membrane fuel cell models for system-level water and thermal management studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rogeau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 187, pp.113699. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 558, pp.232585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.232585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319663v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial hydrogen hub planning and operation with multi-scale optimisation</w:t>
+                <w:t xml:space="preserve">Techno-economic evaluation and resource assessment of hydrogen production through offshore wind farms: A European perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Jodry</w:t>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t>
+                <w:t xml:space="preserve">Julien Vieubled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Molinier</w:t>
+                <w:t xml:space="preserve">Matthieu de Coatpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Erbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 426, pp.138750. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.113699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.138750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263371v1</w:t>
+                <w:t xml:space="preserve">hal-04319663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal plasma treatment of volatile organic compounds: A predictive model based on experimental data analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
+                <w:t xml:space="preserve">Industrial hydrogen hub planning and operation with multi-scale optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+                <w:t xml:space="preserve">Robin Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+                <w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 364, pp.37-44. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 426, pp.138750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.01.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.138750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406659v1</w:t>
+                <w:t xml:space="preserve">hal-04263371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying chemical engineering concepts to non-thermal plasma reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
+                <w:t xml:space="preserve">Non-thermal plasma treatment of volatile organic compounds: A predictive model based on experimental data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gaunand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (6), pp.Article 065512. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 364, pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2058-6272/aab301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.01.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798074v1</w:t>
+                <w:t xml:space="preserve">hal-02406659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of VOC degradation and electro-hydrodynamic pumping actions in a surface dielectric barrier discharge reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Applying chemical engineering concepts to non-thermal plasma reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.10.068⟩</w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (6), pp.Article 065512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2058-6272/aab301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407891v1</w:t>
+                <w:t xml:space="preserve">hal-01798074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combination of VOC degradation and electro-hydrodynamic pumping actions in a surface dielectric barrier discharge reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiel Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 309, pp.471 - 479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.10.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Global estimation of thermal parameters from a picoseconds thermoreflectometry experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helcio R. B. Orlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57, pp.17-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1577,630 +1707,630 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generation zero-dimensional physics-based model for proton-exchange membrane fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Symposium on Modeling and Experimental Validation of Electrochemical Energy Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Karlsruhe, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48584/OPUS-10318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Impact of Air Pollutants on Fuel Cell Performance and Durability: Experimental and Modelling Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Abd El Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 th Symposium on Modeling and Experimental Validation Trafo Baden of Electrochemical Energy Technologies (ModVal 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul Scherrer Institut; Swiss Federal Office of Energy, Mar 2024, Baden, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2024-01362058mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production via electrolysis in 2030: comparing four connection schemes through energy system optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGT Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE - PES, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes hydrogène au centre PERSEE de MINES ParisTech : passé, présent et futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sernissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Plénières de la Fédération Hydrogène (FRH2) CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie chimique appliqué au développement d’un réacteur plasma non-thermique pour la destruction de composés organiques volatils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude qualitative de l'effet de la température sur l'oxydation d'un composé organique volatil par un plasma non-thermique dans l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2210,510 +2340,510 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct water injection vs. membrane humidifier: an experimental comparison of two cathode humidification methods for PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès international Momentom : accélérer la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris Saclay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical engineering approach applied to non-thermal plasma reactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison between performances of surface and volume nanosecond pulsed dielectric barrier discharges for the treatment of volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Blin-Simiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524671v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between performances of surface and volume nanosecond pulsed dielectric barrier discharges for the treatment of volatile organic compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chemical engineering approach applied to non-thermal plasma reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524685v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision pour le déploiement de l’hydrogène comme vecteur énergétique à l’échelle d’un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire, stocker et utiliser l’hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782385427276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2723,151 +2853,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-economic evaluation and resource assessment of hydrogen production through offshore wind farms: a European perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rogeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Coatpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Girard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Vieubled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Erbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2877,151 +3007,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04645366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3031,100 +3161,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise au point d’un réacteur plasma innovant pour le traitement de composés organiques volatils en milieu industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Paris sciences et lettres, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018PSLEM042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02413189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3134,114 +3264,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">marapendi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:da1d7689094089aa475eb8c8188a65c962321ecc;origin=https://hal.archives-ouvertes.fr/hal-05019790;visit=swh:1:snp:8556438234de93cbd0954309067aa5161f384332;anchor=swh:1:rel:cb51552901786043413395d99b8cfe3defb233c7;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3309,51 +3439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE340C8D"/>
+    <w:nsid w:val="282197B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3540,51 +3670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-affonso-nobrega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5440-3700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217722v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ankouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Ben Haj Slama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajjar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116199" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abd El Kader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232585" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieubled" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Coatpont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113699" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138750" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.01.100" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rossignol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio R. B. Orlande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MTF1T7N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48584/OPUS-10318" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04931838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01362058mtgabs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moliner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso Nobrega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vacquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02413189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEM042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da1d7689094089aa475eb8c8188a65c962321ecc;origin=https://hal.archives-ouvertes.fr/hal-05019790;visit=swh:1:snp:8556438234de93cbd0954309067aa5161f384332;anchor=swh:1:rel:cb51552901786043413395d99b8cfe3defb233c7;path=/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-affonso-nobrega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5440-3700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raillard--Cazanove" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Knibiehly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2026.115258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ankouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Ben Haj Slama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajjar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abd El Kader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232585" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieubled" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Coatpont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113699" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138750" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.01.100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rossignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio R. B. Orlande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MTF1T7N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48584/OPUS-10318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04931838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01362058mtgabs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moliner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso Nobrega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vacquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02413189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEM042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da1d7689094089aa475eb8c8188a65c962321ecc;origin=https://hal.archives-ouvertes.fr/hal-05019790;visit=swh:1:snp:8556438234de93cbd0954309067aa5161f384332;anchor=swh:1:rel:cb51552901786043413395d99b8cfe3defb233c7;path=/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>