--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2469,260 +2469,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between performances of surface and volume nanosecond pulsed dielectric barrier discharges for the treatment of volatile organic compounds</w:t>
+                <w:t xml:space="preserve">Chemical engineering approach applied to non-thermal plasma reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524685v1</w:t>
+                <w:t xml:space="preserve">hal-01524671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical engineering approach applied to non-thermal plasma reactors</w:t>
+                <w:t xml:space="preserve">Comparison between performances of surface and volume nanosecond pulsed dielectric barrier discharges for the treatment of volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Blin-Simiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524671v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3439,51 +3439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="282197B4"/>
+    <w:nsid w:val="D1BBBC4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3670,51 +3670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-affonso-nobrega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5440-3700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raillard--Cazanove" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Knibiehly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2026.115258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ankouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Ben Haj Slama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajjar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abd El Kader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232585" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieubled" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Coatpont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113699" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138750" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.01.100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rossignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio R. B. Orlande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MTF1T7N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48584/OPUS-10318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04931838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01362058mtgabs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moliner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso Nobrega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vacquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02413189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEM042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da1d7689094089aa475eb8c8188a65c962321ecc;origin=https://hal.archives-ouvertes.fr/hal-05019790;visit=swh:1:snp:8556438234de93cbd0954309067aa5161f384332;anchor=swh:1:rel:cb51552901786043413395d99b8cfe3defb233c7;path=/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-affonso-nobrega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5440-3700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raillard--Cazanove" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Knibiehly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2026.115258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ankouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Ben Haj Slama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajjar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abd El Kader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232585" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieubled" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Coatpont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113699" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138750" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.01.100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rossignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio R. B. Orlande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MTF1T7N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48584/OPUS-10318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04931838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01362058mtgabs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moliner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso Nobrega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vacquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02413189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEM042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da1d7689094089aa475eb8c8188a65c962321ecc;origin=https://hal.archives-ouvertes.fr/hal-05019790;visit=swh:1:snp:8556438234de93cbd0954309067aa5161f384332;anchor=swh:1:rel:cb51552901786043413395d99b8cfe3defb233c7;path=/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>