--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,3384 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3332 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pedro Henrique AFFONSO NOBREGA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pedro-affonso-nobrega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5440-3700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ERzohbQAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience analysis for energy foresight scenarios: addressing the deep uncertainties of hydrogen deployment in industrial hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Raillard--Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Knibiehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 214, pp.115258. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2026.115258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of the latest advances in thermal management techniques for PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Moussa El Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Ankouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 226, pp.116199. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2025.116199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEMFC cathode humidification: Can direct water injection compete with membrane humifiers? A direct comparison study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sernissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iona de Bievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172, pp.151165. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cathode contamination by sulfur dioxide on proton exchange membrane fuel cell performance: Experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abd El Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 658, pp.238284. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economical assessment comparison for hydrogen reconversion from ammonia using thermal decomposition and electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, pp.113784. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2023.113784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of physics-based low-temperature proton-exchange membrane fuel cell models for system-level water and thermal management studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 558, pp.232585. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.232585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economic evaluation and resource assessment of hydrogen production through offshore wind farms: A European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rogeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieubled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Coatpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Erbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 187, pp.113699. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2023.113699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial hydrogen hub planning and operation with multi-scale optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 426, pp.138750. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.138750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal plasma treatment of volatile organic compounds: A predictive model based on experimental data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 364, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.01.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying chemical engineering concepts to non-thermal plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (6), pp.Article 065512. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-6272/aab301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of VOC degradation and electro-hydrodynamic pumping actions in a surface dielectric barrier discharge reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiel Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 309, pp.471 - 479. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global estimation of thermal parameters from a picoseconds thermoreflectometry experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fudym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helcio R. B. Orlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new generation zero-dimensional physics-based model for proton-exchange membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Symposium on Modeling and Experimental Validation of Electrochemical Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Karlsruhe, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48584/OPUS-10318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Air Pollutants on Fuel Cell Performance and Durability: Experimental and Modelling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abd El Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 th Symposium on Modeling and Experimental Validation Trafo Baden of Electrochemical Energy Technologies (ModVal 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Scherrer Institut; Swiss Federal Office of Energy, Mar 2024, Baden, Switzerland. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2024-01362058mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen production via electrolysis in 2030: comparing four connection schemes through energy system optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Moliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE - PES, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes hydrogène au centre PERSEE de MINES ParisTech : passé, présent et futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sernissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Plénières de la Fédération Hydrogène (FRH2) CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie chimique appliqué au développement d’un réacteur plasma non-thermique pour la destruction de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative de l'effet de la température sur l'oxydation d'un composé organique volatil par un plasma non-thermique dans l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct water injection vs. membrane humidifier: an experimental comparison of two cathode humidification methods for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès international Momentom : accélérer la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris Saclay, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering approach applied to non-thermal plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between performances of surface and volume nanosecond pulsed dielectric barrier discharges for the treatment of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Blin-Simiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision pour le déploiement de l’hydrogène comme vecteur énergétique à l’échelle d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, stocker et utiliser l’hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782385427276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economic evaluation and resource assessment of hydrogen production through offshore wind farms: a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rogeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Coatpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieubled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Erbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04645366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise au point d’un réacteur plasma innovant pour le traitement de composés organiques volatils en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Affonso Nobrega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université Paris sciences et lettres, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018PSLEM042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02413189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marapendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:da1d7689094089aa475eb8c8188a65c962321ecc;origin=https://hal.archives-ouvertes.fr/hal-05019790;visit=swh:1:snp:8556438234de93cbd0954309067aa5161f384332;anchor=swh:1:rel:cb51552901786043413395d99b8cfe3defb233c7;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3439,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1BBBC4E"/>
+    <w:nsid w:val="9972E4D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3670,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-affonso-nobrega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5440-3700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raillard--Cazanove" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Knibiehly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2026.115258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ankouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Ben Haj Slama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajjar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abd El Kader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232585" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieubled" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Coatpont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113699" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138750" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.01.100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rossignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio R. B. Orlande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MTF1T7N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48584/OPUS-10318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04931838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01362058mtgabs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moliner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso Nobrega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vacquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02413189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEM042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da1d7689094089aa475eb8c8188a65c962321ecc;origin=https://hal.archives-ouvertes.fr/hal-05019790;visit=swh:1:snp:8556438234de93cbd0954309067aa5161f384332;anchor=swh:1:rel:cb51552901786043413395d99b8cfe3defb233c7;path=/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-affonso-nobrega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5440-3700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ERzohbQAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564343v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raillard--Cazanove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Knibiehly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2026.115258" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ankouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Ben Haj Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajjar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abd El Kader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232585" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieubled" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Coatpont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113699" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138750" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.01.100" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rossignol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio R. B. Orlande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MTF1T7N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48584/OPUS-10318" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04931838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01362058mtgabs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moliner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso Nobrega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vacquier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02413189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEM042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da1d7689094089aa475eb8c8188a65c962321ecc;origin=https://hal.archives-ouvertes.fr/hal-05019790;visit=swh:1:snp:8556438234de93cbd0954309067aa5161f384332;anchor=swh:1:rel:cb51552901786043413395d99b8cfe3defb233c7;path=/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>