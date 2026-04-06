--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pedro H. Albuquerque </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur, École d'économie d'Aix-MarseilleCofondateur, ACCELERATION & ADAPTATION</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pedro-albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5034-3082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Pedro H. Albuquerque est chercheur à l’Aix-Marseille Sciences Économiques (AMSE) et cofondateur d’ACCELERATION & ADAPTATION. Il est titulaire d'un doctorat en économie de l'Université du Wisconsin - Madison et d'un bachelor en génie électrique de l'Université de Brasília. Il a travaillé antérieurement à l'Université du Minnesota Duluth, à la Texas A&M International Université, à la Banque centrale du Brésil, au Fonds monétaire international et dans une startup de technologie numérique. Il a publié des articles dans un grand nombre de revues scientifiques et a participé à de nombreuses conférences internationales de premier plan, dans des domaines aussi variés que la science de l’occupation, l'ingénierie, l'économie, la finance et les études sociales. Ses sujets d’intérêt sont : les disruptions technologiques, la cybernétique, la science de l'occupation, la durabilité et la finance internationale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femicide Rates in Mexican Cities along the US-Mexico Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad Vemala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Borderlands Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 39 (5), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08865655.2023.2239260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Impact of Spain on the Equity Markets of Brazil, Chile and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Sciences and Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.08-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36923/ijsser.v5i3.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of distinctive facial features on destination memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (4), pp.502-509. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjop.12734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Time Interval Selection in Long-Run Correlation Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.53-79. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40953-019-00175-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking stability, natural disasters, and state fragility: Panel VAR evidence from developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Rajhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.430-443. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Innovations and Obsolescence: Leveling the Playing Field for Remanufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiara Winans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2906095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of a dominant bovine lineage of group B S treptococcus reveals genomic signatures of host adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Alves-Barroco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bexiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.4216-4229. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03153236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Oil Price on China's Exports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ricardo Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varella Mollick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. León-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.793-805. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canaries and Vultures: A Quantitative History of Monetary Mismanagement in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Gouvea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Globalisation Stop the Decline in Commodities' Terms of Trade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varella Mollick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ricardo Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. León-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (5), pp.683-701. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cje/bem054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Legacies, Disparate Outcomes: Why American South Border Cities Turned the Tables on Crime and Their Mexican Sisters Did Not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (2), pp.69-88. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10611-007-9053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAD Taxation: Disintermediation and Illiquidity in a Bank Account Debits Tax Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tax and Public Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (5), pp.601-624. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10797-006-6004-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are European Stock Markets Influencing Latin American Stock Markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Análisis Económico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXI (47), pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Log-Linear Aggregation Method with Examples: Heterogeneous Income Growth in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (6), pp.665-678. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jae.715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking Stability, Natural Disasters, and State Fragility: Empirical Evidence for Developing Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rajhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EconWorld2019@Budapest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Implications of Technological Disruptions: A Transdisciplinary Cybernetics Science and Occupational Science Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Innovations and Obsolescence: Leveling the Playing Field for Remanufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiara S Winans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Impact of Spain on the Equity Markets of Brazil, Chile and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Implications of Technological Disruptions: A Transdisciplinary Cybernetics Science and Occupational Science Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-5, 2023, 978-1-66545-713-2. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETHICS57328.2023.10154939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pedro H. Albuquerque </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur, École d'économie d'Aix-MarseilleCofondateur, ACCELERATION & ADAPTATION</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pedro-albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5034-3082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Pedro H. Albuquerque est chercheur à l’Aix-Marseille Sciences Économiques (AMSE) et cofondateur d’ACCELERATION & ADAPTATION. Il est titulaire d'un doctorat en économie de l'Université du Wisconsin - Madison et d'un bachelor en génie électrique de l'Université de Brasília. Il a travaillé antérieurement à l'Université du Minnesota Duluth, à la Texas A&M International Université, à la Banque centrale du Brésil, au Fonds monétaire international et dans une startup de technologie numérique. Il a publié des articles dans un grand nombre de revues scientifiques et a participé à de nombreuses conférences internationales de premier plan, dans des domaines aussi variés que la science de l’occupation, l'ingénierie, l'économie, la finance et les études sociales. Ses sujets d’intérêt sont : les disruptions technologiques, la cybernétique, la science de l'occupation, la durabilité et la finance internationale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femicide Rates in Mexican Cities along the US-Mexico Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad Vemala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Borderlands Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 39 (5), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08865655.2023.2239260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Impact of Spain on the Equity Markets of Brazil, Chile and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Sciences and Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.08-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36923/ijsser.v5i3.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of distinctive facial features on destination memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (4), pp.502-509. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjop.12734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Time Interval Selection in Long-Run Correlation Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.53-79. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40953-019-00175-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking stability, natural disasters, and state fragility: Panel VAR evidence from developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Rajhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.430-443. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Innovations and Obsolescence: Leveling the Playing Field for Remanufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiara Winans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2906095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of a dominant bovine lineage of group B S treptococcus reveals genomic signatures of host adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Alves-Barroco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bexiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.4216-4229. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03153236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canaries and Vultures: A Quantitative History of Monetary Mismanagement in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Gouvea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Oil Price on China's Exports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ricardo Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varella Mollick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. León-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.793-805. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Globalisation Stop the Decline in Commodities' Terms of Trade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varella Mollick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ricardo Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. León-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (5), pp.683-701. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cje/bem054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Legacies, Disparate Outcomes: Why American South Border Cities Turned the Tables on Crime and Their Mexican Sisters Did Not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (2), pp.69-88. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10611-007-9053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAD Taxation: Disintermediation and Illiquidity in a Bank Account Debits Tax Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tax and Public Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (5), pp.601-624. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10797-006-6004-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are European Stock Markets Influencing Latin American Stock Markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Análisis Económico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXI (47), pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Log-Linear Aggregation Method with Examples: Heterogeneous Income Growth in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (6), pp.665-678. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jae.715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking Stability, Natural Disasters, and State Fragility: Empirical Evidence for Developing Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rajhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EconWorld2019@Budapest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Implications of Technological Disruptions: A Transdisciplinary Cybernetics Science and Occupational Science Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Innovations and Obsolescence: Leveling the Playing Field for Remanufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiara S Winans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Impact of Spain on the Equity Markets of Brazil, Chile and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Implications of Technological Disruptions: A Transdisciplinary Cybernetics Science and Occupational Science Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-5, 2023, 978-1-66545-713-2. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETHICS57328.2023.10154939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35EAC0BD"/>
+    <w:nsid w:val="1336AE4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-albuquerque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5034-3082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Albuquerque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Vemala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2023.2239260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Rivas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Verma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Albuquerque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36923/ijsser.v5i3.224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pinto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12734" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40953-019-00175-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02270791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rajhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2019.06.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Winans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2906095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03153236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Alves-Barroco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sauvage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bexiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13550" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ricardo Faria" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varella Mollick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Le&#243;n-Ledesma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2009.04.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCXNK9SG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Gouvea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2008.12.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bem054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-SFZFL9KH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10611-007-9053-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-006-6004-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LVQM35C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rivas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.715" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNBNNPSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rajhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04112165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Albuquerque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04127754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara S Winans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04111626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04184973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETHICS57328.2023.10154939" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-albuquerque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5034-3082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Albuquerque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Vemala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2023.2239260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Rivas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Verma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Albuquerque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36923/ijsser.v5i3.224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pinto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12734" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40953-019-00175-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02270791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rajhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2019.06.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Winans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2906095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03153236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Alves-Barroco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sauvage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bexiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13550" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Gouvea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2008.12.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ricardo Faria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varella Mollick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Le&#243;n-Ledesma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2009.04.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCXNK9SG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bem054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-SFZFL9KH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10611-007-9053-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-006-6004-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LVQM35C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rivas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.715" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNBNNPSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rajhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04112165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Albuquerque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04127754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara S Winans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04111626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04184973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETHICS57328.2023.10154939" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>