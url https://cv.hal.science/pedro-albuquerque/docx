--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1336AE4E"/>
+    <w:nsid w:val="1CE631DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>