--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pedro H. Albuquerque </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur, École d'économie d'Aix-MarseilleCofondateur, ACCELERATION & ADAPTATION</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pedro-albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5034-3082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Pedro H. Albuquerque est chercheur à l’Aix-Marseille Sciences Économiques (AMSE) et cofondateur d’ACCELERATION & ADAPTATION. Il est titulaire d'un doctorat en économie de l'Université du Wisconsin - Madison et d'un bachelor en génie électrique de l'Université de Brasília. Il a travaillé antérieurement à l'Université du Minnesota Duluth, à la Texas A&M International Université, à la Banque centrale du Brésil, au Fonds monétaire international et dans une startup de technologie numérique. Il a publié des articles dans un grand nombre de revues scientifiques et a participé à de nombreuses conférences internationales de premier plan, dans des domaines aussi variés que la science de l’occupation, l'ingénierie, l'économie, la finance et les études sociales. Ses sujets d’intérêt sont : les disruptions technologiques, la cybernétique, la science de l'occupation, la durabilité et la finance internationale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femicide Rates in Mexican Cities along the US-Mexico Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad Vemala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Borderlands Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 39 (5), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08865655.2023.2239260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Impact of Spain on the Equity Markets of Brazil, Chile and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Sciences and Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.08-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36923/ijsser.v5i3.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of distinctive facial features on destination memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (4), pp.502-509. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjop.12734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Time Interval Selection in Long-Run Correlation Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.53-79. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40953-019-00175-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking stability, natural disasters, and state fragility: Panel VAR evidence from developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Rajhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.430-443. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Innovations and Obsolescence: Leveling the Playing Field for Remanufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiara Winans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2906095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of a dominant bovine lineage of group B S treptococcus reveals genomic signatures of host adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Alves-Barroco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bexiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.4216-4229. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03153236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canaries and Vultures: A Quantitative History of Monetary Mismanagement in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Gouvea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Oil Price on China's Exports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ricardo Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varella Mollick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. León-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.793-805. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Globalisation Stop the Decline in Commodities' Terms of Trade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varella Mollick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ricardo Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. León-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (5), pp.683-701. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cje/bem054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Legacies, Disparate Outcomes: Why American South Border Cities Turned the Tables on Crime and Their Mexican Sisters Did Not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (2), pp.69-88. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10611-007-9053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAD Taxation: Disintermediation and Illiquidity in a Bank Account Debits Tax Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tax and Public Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (5), pp.601-624. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10797-006-6004-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are European Stock Markets Influencing Latin American Stock Markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Análisis Económico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXI (47), pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Log-Linear Aggregation Method with Examples: Heterogeneous Income Growth in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (6), pp.665-678. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jae.715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking Stability, Natural Disasters, and State Fragility: Empirical Evidence for Developing Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rajhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EconWorld2019@Budapest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Implications of Technological Disruptions: A Transdisciplinary Cybernetics Science and Occupational Science Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Innovations and Obsolescence: Leveling the Playing Field for Remanufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiara S Winans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Impact of Spain on the Equity Markets of Brazil, Chile and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Implications of Technological Disruptions: A Transdisciplinary Cybernetics Science and Occupational Science Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-5, 2023, 978-1-66545-713-2. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETHICS57328.2023.10154939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pedro H. Albuquerque </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur, École d'économie d'Aix-MarseilleCofondateur, ACCELERATION & ADAPTATION</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pedro-albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5034-3082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=eRnGeK8AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Pedro H. Albuquerque est chercheur à l’Aix-Marseille Sciences Économiques (AMSE) et cofondateur d’ACCELERATION & ADAPTATION. Il est titulaire d'un doctorat en économie de l'Université du Wisconsin - Madison et d'un bachelor en génie électrique de l'Université de Brasília. Il a travaillé antérieurement à l'Université du Minnesota Duluth, à la Texas A&M International Université, à la Banque centrale du Brésil, au Fonds monétaire international et dans une startup de technologie numérique. Il a publié des articles dans un grand nombre de revues scientifiques et a participé à de nombreuses conférences internationales de premier plan, dans des domaines aussi variés que la science de l’occupation, l'ingénierie, l'économie, la finance et les études sociales. Ses sujets d’intérêt sont : les disruptions technologiques, la cybernétique, la science de l'occupation, la durabilité et la finance internationale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femicide Rates in Mexican Cities along the US-Mexico Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad Vemala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Borderlands Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 39 (5), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08865655.2023.2239260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Impact of Spain on the Equity Markets of Brazil, Chile and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Sciences and Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.08-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36923/ijsser.v5i3.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of distinctive facial features on destination memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (4), pp.502-509. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjop.12734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Time Interval Selection in Long-Run Correlation Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.53-79. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40953-019-00175-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking stability, natural disasters, and state fragility: Panel VAR evidence from developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Rajhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.430-443. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Innovations and Obsolescence: Leveling the Playing Field for Remanufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiara Winans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2906095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of a dominant bovine lineage of group B S treptococcus reveals genomic signatures of host adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Alves-Barroco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bexiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.4216-4229. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03153236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Oil Price on China's Exports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ricardo Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varella Mollick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. León-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.793-805. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canaries and Vultures: A Quantitative History of Monetary Mismanagement in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Gouvea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Globalisation Stop the Decline in Commodities' Terms of Trade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varella Mollick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ricardo Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. León-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (5), pp.683-701. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cje/bem054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Legacies, Disparate Outcomes: Why American South Border Cities Turned the Tables on Crime and Their Mexican Sisters Did Not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (2), pp.69-88. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10611-007-9053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAD Taxation: Disintermediation and Illiquidity in a Bank Account Debits Tax Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tax and Public Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (5), pp.601-624. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10797-006-6004-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are European Stock Markets Influencing Latin American Stock Markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Análisis Económico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXI (47), pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Log-Linear Aggregation Method with Examples: Heterogeneous Income Growth in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (6), pp.665-678. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jae.715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking Stability, Natural Disasters, and State Fragility: Empirical Evidence for Developing Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rajhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EconWorld2019@Budapest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Implications of Technological Disruptions: A Transdisciplinary Cybernetics Science and Occupational Science Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Innovations and Obsolescence: Leveling the Playing Field for Remanufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiara S Winans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Impact of Spain on the Equity Markets of Brazil, Chile and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Implications of Technological Disruptions: A Transdisciplinary Cybernetics Science and Occupational Science Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-5, 2023, 978-1-66545-713-2. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETHICS57328.2023.10154939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CE631DE"/>
+    <w:nsid w:val="3FDA8D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-albuquerque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5034-3082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Albuquerque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Vemala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2023.2239260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Rivas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Verma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Albuquerque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36923/ijsser.v5i3.224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pinto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12734" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40953-019-00175-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02270791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rajhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2019.06.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Winans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2906095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03153236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Alves-Barroco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sauvage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bexiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13550" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Gouvea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2008.12.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ricardo Faria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varella Mollick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Le&#243;n-Ledesma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2009.04.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCXNK9SG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bem054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-SFZFL9KH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10611-007-9053-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-006-6004-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LVQM35C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rivas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.715" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNBNNPSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rajhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04112165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Albuquerque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04127754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara S Winans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04111626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04184973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETHICS57328.2023.10154939" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-albuquerque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5034-3082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=eRnGeK8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Albuquerque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Vemala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2023.2239260" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Rivas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Verma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Albuquerque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36923/ijsser.v5i3.224" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Barros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pinto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12734" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40953-019-00175-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02270791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rajhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2019.06.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Winans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2906095" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03153236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Alves-Barroco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sauvage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bexiga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13550" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ricardo Faria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varella Mollick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Le&#243;n-Ledesma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2009.04.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCXNK9SG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Gouvea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2008.12.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bem054" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-SFZFL9KH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10611-007-9053-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-006-6004-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LVQM35C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rivas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.715" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNBNNPSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rajhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04112165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Albuquerque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04127754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara S Winans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04111626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04184973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETHICS57328.2023.10154939" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>