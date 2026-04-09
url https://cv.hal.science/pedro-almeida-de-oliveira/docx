--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PEDRO ALMEIDA DE OLIVEIRA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Ni/Cu-sandwich dawson polyoxotungstates: Electrochemistry and DFT insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut-Octavian Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Merimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 548, pp.147858. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxidation Electrocatalysis in Acidic Media with Fe-Containing POMs/Carbon Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Azmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (9), pp.4260-4266. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Oxygen Reduction Reaction Activity of the Wells‐Dawson Polyoxometalate P 2 W 12 Mo 6 Immobilised in Nitrogen and Sulphur‐Doped Carbon Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrids Composed of an Fe-Containing Wells–Dawson Polyoxometalate and Carbon Nanomaterials as Promising Electrocatalysts for the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.388. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics11100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic Effects of Mixed-Metal Polyoxometalates@Carbon-Based Composites as Electrocatalysts for the Oxygen Reduction and the Oxygen Evolution Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.440. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12040440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tetrameric praseodymium substituted arsenotungstate (III) – Synthesis & characterization, electrochemistry, catalytic and its magnetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetam Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firasat Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.115698. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2022.115698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study and experimental simulation of the synergistic effect of a formulation based on Ficus pumila Linn. Leaves extract and zinc sulfate on the XC38 steel corrosion inhibition in NaCl solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilon Romaric Wamba-Tchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pengou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 919, pp.116553. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2022.116553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube-polyoxometalate nanohybrids as efficient electro-catalysts for the hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanaji Jawale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Geertsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188, pp.523-532. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.11.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inorganic Pac‐Man: Synthesis, structure and electrochemical studies of a heterometallic {YCo II 3 W} cluster sandwiched by two germanotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bergfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Anson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 648 (17), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.202200112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress oxydant, acteur de l'inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Houee Levin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrameric Lanthanide‐Substituted Silicotungstate {Ln 8 Si 4 W 40 } Nanoclusters: Synthesis, Structural Characterization, Electrochemistry, and Catalytic Application for Oxidation of Thioethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (11), pp.1071-1081. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202001096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding polyoxometalates as water oxidation catalysts through iron vs. cobalt reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Azmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Soriano-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Landolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (25), pp.8755-8766. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1sc01016f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Electrocatalytic, and Magnetic Properties of Vanadium-Containing Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dika Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Martyr Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (12), pp.157. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/magnetochemistry7120157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of α‐Amino Allenylphosphonates to α‐Amino Allylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (25), pp.3918-3925. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Lacunary and Saturated Keggin POMS as Steel Corrosion Inhibitors in Chloride Solution: Contribution of the Lacuna in the Inhibition Mechanism Process and Elucidation of the Protection Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilon Romaric Wamba Tchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pengou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Franger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (32), pp.10135-10143. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202001591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of α-Amino Allenylphosphonates to α-Amino Allylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (25), pp.3918-3925. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, Electrochemistry, Photoluminescence and Magnetic Properties of a Dinuclear Erbium(III)-Containing Monolacunary Dawson-Type Tungstophosphate: [{Er(H2O)(CH3COO)(P2W17O61)}2]16−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Khalil Al-Zeidaneen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (18), pp.4229. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25184229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of Dawson–type polyoxometalates through vertically oriented nanoporous silica membranes on electrode: Effect of pore size and probe charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 353, pp.136577. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-modulated ion transport and amplified redox response of Keggin-type polyoxometalates through vertically-oriented mesoporous silica nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 309, pp.209-218. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Crystal Structure, Electrocatalytic, and Magnetic Properties of the Monolanthanide-Containing Germanotungstates [Ln(H 2 O) n GeW 11 O 39 ] 5– (Ln = Dy, Er, n = 4,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (26), pp.21873-21882. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure, Electrochemistry and Electro-Catalytic Properties of the Manganese-Containing Polyoxotungstate, [(Mn(H2O)3)2(H2W12O42)]6−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robertha Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics7020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Tetrameric Lanthanide-Containing Germanotungstates [(Ln2GeW10O38)4(W3O8)(OH)4(H2O)2]26- : Syntheses, Crystal Structure, Photoluminescence and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetam Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjay K. Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201903379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Crystal Structure, Electrocatalytic, and Magnetic Properties of the Monolanthanide-Containing Germanotungstates [Ln(H 2 O) n GeW 11 O 39 ] 5– (Ln = Dy, Er, n = 4,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure and electrochemical characterization of an isopolytungstate (W 4 O 16 ) held by Mn II anchors within a superlacunary crown heteropolyanion {P 8 W 48 }</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kostakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Anson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (41), pp.15545-15552. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02478f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure and Electrochemistry of the Dinickel(II)-Containing 30-Tungsto-4-Phosphate [Ni2Na2(H2O)2(P2W15O56)2]18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amoassi Martin Bossoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Avo Bile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Inorganic Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1877944107666171106162812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure, and Magnetic Electrochemical Properties of a Family of Tungstoarsenates Containing Just Co II Centers or Both Co II and Fe III Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyle Ayingone Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.1999-2012. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine one-electron oxidation: Coherent contributions from radiolysis, IRMPD spectroscopy, DFT calculations and electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Houée-Levin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heptanickel( ii ) double-cubane core in wells-dawson heteropolytungstate, [Ni 7 (OH) 6 (H 2 O) 6 (P 2 W 15 O 56 ) 2 ] 16−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixian Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenadie Novitchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (12), pp.2601-2604. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc09823h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183W INADEQUATE 2D NMR Spectroscopy of Hetero Arsenato–Phosphato–Tungstate PV/AsV Substitution in Dawson-Type α-[AsxP2–xW18O62]6– (x = 0–2) and α-[H4AsyP1–yW18O62]7– (y = 0, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Martyr Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Taulelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (11), pp.5568-5574. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic500286v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cyanato, Azido, Carboxylato, and Carbonato Ligands on the Formation of Cobalt(II) Polyoxometalates: Characterization, Magnetic, and Electrochemical Studies of Multinuclear Cobalt Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Modesto Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.3525-3536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dititanium-Containing 19-Tungstodiarsenate(III) [Ti2(OH)2As2W19O67(H2O)]8-: Synthesis, Structure, Electrochemistry, and Oxidation Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firasat Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem S. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana A. Kholdeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria N. Timofeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (17), pp.4733-4742. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ball-shaped heteropolytungstates [{Sn(CH3)2(H2O)}24{Sn(CH3)2}12(A-XW9O34)12]36- (X=P, As): stability, redox and electrocatalytic properties in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kortz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (19), pp.5480-5491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical generation of high-valent manganese catalysts in aqueous solutions from the sandwich-type polyoxoanion [(MnIII(H2O))3(SbW9O33)2]9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sécheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1) (1), pp.164-172. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyanato, azido, carboxylato, and carbonato ligands on the formation of Cobalt(II) polyoxometalates : Characterization, magnetic, and electrochemical studies of multinuclear cobalt clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Modesto Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (12), pp.3525-3536. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200601252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Delocalized Anticooperative Flash Induced Proton Binding as Revealed by Mutants at the M266His Iron Ligand in Bacterial Reaction Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tandori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (15), pp.4510-4521. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi602416s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interaction and energy transfer between human serum albumin and polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Brochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.1809-1814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary electrochemical studies of the flavohaemoprotein from Ralstonia eutropha entrapped in a film of methyl cellulose: Activation of the reduction of dioxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baciou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bizouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ollesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (1), pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-vanadium substituted polyoxometalates as efficient electrocatalysts for the oxidation of l-cysteine at low potential on glassy carbon electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Contant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sécheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (5), pp.767-772. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-containing silicotungstate sandwich dimer [{Co3(B-b-SiW9O33(OH))(B-b-SiW8O29(OH)2)}2]22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Tigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (25), pp.9360-9368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium-substituted Dawson-type polyoxometalates as versatile electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (6-7) (6-7), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Polyoxometalate‐based Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana M. Fernandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POM ‐based Electrocatalysts for l ‐Cysteine and NADH Oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2025, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527842711.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Transport Properties of MJs from PEDOT wires or from Polyoxometalate assembly in Mesoporous Silica Nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaonan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecNano 10, Electrochemistry in Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement électrochimique des POMs de type Wells-Dawson en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dika Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transport of polyoxometalates through vertically oriented nanoporous silica membranes on electrode: Effect of pH, pore size and probe charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical and Electrocatalytic Properties of Vanadium-Containing Dawson-Type Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Almeida De Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sym@Pa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris - Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la force ionique et du pH sur la réponse électrochimique de polyoxométallates de type Keggin sur films de silice mesoporeuse orientés verticalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relevance of Polyoxometalates in Electrochemistry and Electro-catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSPOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PEDRO ALMEIDA DE OLIVEIRA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Ni/Cu-sandwich dawson polyoxotungstates: Electrochemistry and DFT insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut-Octavian Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Merimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 548, pp.147858. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxidation Electrocatalysis in Acidic Media with Fe-Containing POMs/Carbon Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Azmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (9), pp.4260-4266. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Oxygen Reduction Reaction Activity of the Wells‐Dawson Polyoxometalate P 2 W 12 Mo 6 Immobilised in Nitrogen and Sulphur‐Doped Carbon Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrids Composed of an Fe-Containing Wells–Dawson Polyoxometalate and Carbon Nanomaterials as Promising Electrocatalysts for the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.388. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics11100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inorganic Pac‐Man: Synthesis, structure and electrochemical studies of a heterometallic {YCo II 3 W} cluster sandwiched by two germanotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bergfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Anson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 648 (17), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.202200112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic Effects of Mixed-Metal Polyoxometalates@Carbon-Based Composites as Electrocatalysts for the Oxygen Reduction and the Oxygen Evolution Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.440. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12040440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tetrameric praseodymium substituted arsenotungstate (III) – Synthesis & characterization, electrochemistry, catalytic and its magnetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetam Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firasat Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.115698. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2022.115698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube-polyoxometalate nanohybrids as efficient electro-catalysts for the hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanaji Jawale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Geertsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188, pp.523-532. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.11.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study and experimental simulation of the synergistic effect of a formulation based on Ficus pumila Linn. Leaves extract and zinc sulfate on the XC38 steel corrosion inhibition in NaCl solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilon Romaric Wamba-Tchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pengou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 919, pp.116553. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2022.116553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrameric Lanthanide‐Substituted Silicotungstate {Ln 8 Si 4 W 40 } Nanoclusters: Synthesis, Structural Characterization, Electrochemistry, and Catalytic Application for Oxidation of Thioethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (11), pp.1071-1081. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202001096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress oxydant, acteur de l'inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Houee Levin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding polyoxometalates as water oxidation catalysts through iron vs. cobalt reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Azmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Soriano-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Landolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (25), pp.8755-8766. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1sc01016f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Electrocatalytic, and Magnetic Properties of Vanadium-Containing Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dika Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Martyr Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (12), pp.157. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/magnetochemistry7120157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of Dawson–type polyoxometalates through vertically oriented nanoporous silica membranes on electrode: Effect of pore size and probe charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 353, pp.136577. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of α‐Amino Allenylphosphonates to α‐Amino Allylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (25), pp.3918-3925. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Lacunary and Saturated Keggin POMS as Steel Corrosion Inhibitors in Chloride Solution: Contribution of the Lacuna in the Inhibition Mechanism Process and Elucidation of the Protection Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilon Romaric Wamba Tchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pengou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Franger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (32), pp.10135-10143. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202001591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of α-Amino Allenylphosphonates to α-Amino Allylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (25), pp.3918-3925. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, Electrochemistry, Photoluminescence and Magnetic Properties of a Dinuclear Erbium(III)-Containing Monolacunary Dawson-Type Tungstophosphate: [{Er(H2O)(CH3COO)(P2W17O61)}2]16−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Khalil Al-Zeidaneen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (18), pp.4229. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25184229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-modulated ion transport and amplified redox response of Keggin-type polyoxometalates through vertically-oriented mesoporous silica nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 309, pp.209-218. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Crystal Structure, Electrocatalytic, and Magnetic Properties of the Monolanthanide-Containing Germanotungstates [Ln(H 2 O) n GeW 11 O 39 ] 5– (Ln = Dy, Er, n = 4,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (26), pp.21873-21882. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure, Electrochemistry and Electro-Catalytic Properties of the Manganese-Containing Polyoxotungstate, [(Mn(H2O)3)2(H2W12O42)]6−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robertha Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics7020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Crystal Structure, Electrocatalytic, and Magnetic Properties of the Monolanthanide-Containing Germanotungstates [Ln(H 2 O) n GeW 11 O 39 ] 5– (Ln = Dy, Er, n = 4,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Tetrameric Lanthanide-Containing Germanotungstates [(Ln2GeW10O38)4(W3O8)(OH)4(H2O)2]26- : Syntheses, Crystal Structure, Photoluminescence and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetam Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjay K. Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201903379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure and electrochemical characterization of an isopolytungstate (W 4 O 16 ) held by Mn II anchors within a superlacunary crown heteropolyanion {P 8 W 48 }</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kostakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Anson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (41), pp.15545-15552. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02478f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure, and Magnetic Electrochemical Properties of a Family of Tungstoarsenates Containing Just Co II Centers or Both Co II and Fe III Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyle Ayingone Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.1999-2012. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure and Electrochemistry of the Dinickel(II)-Containing 30-Tungsto-4-Phosphate [Ni2Na2(H2O)2(P2W15O56)2]18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amoassi Martin Bossoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Avo Bile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Inorganic Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1877944107666171106162812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heptanickel( ii ) double-cubane core in wells-dawson heteropolytungstate, [Ni 7 (OH) 6 (H 2 O) 6 (P 2 W 15 O 56 ) 2 ] 16−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixian Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenadie Novitchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (12), pp.2601-2604. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc09823h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine one-electron oxidation: Coherent contributions from radiolysis, IRMPD spectroscopy, DFT calculations and electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Houée-Levin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183W INADEQUATE 2D NMR Spectroscopy of Hetero Arsenato–Phosphato–Tungstate PV/AsV Substitution in Dawson-Type α-[AsxP2–xW18O62]6– (x = 0–2) and α-[H4AsyP1–yW18O62]7– (y = 0, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Martyr Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Taulelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (11), pp.5568-5574. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic500286v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cyanato, Azido, Carboxylato, and Carbonato Ligands on the Formation of Cobalt(II) Polyoxometalates: Characterization, Magnetic, and Electrochemical Studies of Multinuclear Cobalt Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Modesto Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.3525-3536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dititanium-Containing 19-Tungstodiarsenate(III) [Ti2(OH)2As2W19O67(H2O)]8-: Synthesis, Structure, Electrochemistry, and Oxidation Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firasat Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem S. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana A. Kholdeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria N. Timofeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (17), pp.4733-4742. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ball-shaped heteropolytungstates [{Sn(CH3)2(H2O)}24{Sn(CH3)2}12(A-XW9O34)12]36- (X=P, As): stability, redox and electrocatalytic properties in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kortz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (19), pp.5480-5491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyanato, azido, carboxylato, and carbonato ligands on the formation of Cobalt(II) polyoxometalates : Characterization, magnetic, and electrochemical studies of multinuclear cobalt clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Modesto Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (12), pp.3525-3536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200601252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical generation of high-valent manganese catalysts in aqueous solutions from the sandwich-type polyoxoanion [(MnIII(H2O))3(SbW9O33)2]9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sécheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1) (1), pp.164-172. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Delocalized Anticooperative Flash Induced Proton Binding as Revealed by Mutants at the M266His Iron Ligand in Bacterial Reaction Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tandori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (15), pp.4510-4521. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi602416s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interaction and energy transfer between human serum albumin and polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Brochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.1809-1814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary electrochemical studies of the flavohaemoprotein from Ralstonia eutropha entrapped in a film of methyl cellulose: Activation of the reduction of dioxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baciou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bizouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ollesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (1), pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-vanadium substituted polyoxometalates as efficient electrocatalysts for the oxidation of l-cysteine at low potential on glassy carbon electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Contant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sécheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (5), pp.767-772. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium-substituted Dawson-type polyoxometalates as versatile electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (6-7) (6-7), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-containing silicotungstate sandwich dimer [{Co3(B-b-SiW9O33(OH))(B-b-SiW8O29(OH)2)}2]22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Tigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (25), pp.9360-9368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Polyoxometalate‐based Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana M. Fernandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POM ‐based Electrocatalysts for l ‐Cysteine and NADH Oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2025, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527842711.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical and Electrocatalytic Properties of Vanadium-Containing Dawson-Type Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Almeida De Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sym@Pa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris - Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transport of polyoxometalates through vertically oriented nanoporous silica membranes on electrode: Effect of pH, pore size and probe charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la force ionique et du pH sur la réponse électrochimique de polyoxométallates de type Keggin sur films de silice mesoporeuse orientés verticalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relevance of Polyoxometalates in Electrochemistry and Electro-catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSPOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Transport Properties of MJs from PEDOT wires or from Polyoxometalate assembly in Mesoporous Silica Nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaonan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecNano 10, Electrochemistry in Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement électrochimique des POMs de type Wells-Dawson en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dika Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Octavian Stan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Teillout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Merimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Azmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Besora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Novais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jarrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-Martyr Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300622" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro De Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11100388" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03853466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Marques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12040440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03853475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetam Kaushik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Das" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firasat Hussain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Manabe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2022.115698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon Romaric Wamba-Tchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pengou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2022.116553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanaji Jawale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.11.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masooma Ibrahim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergfeldt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Anson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202200112" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Scuderi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Soriano-L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Landolsi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc01016f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04039845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dika Manga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Martyr Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7120157" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000534" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon Romaric Wamba Tchio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202001591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Baksi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khalil Al-Zeidaneen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02149606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02846" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertha Howell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7020015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjay K. Tiwari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201903379" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kostakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02478f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bassil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoassi Martin Bossoh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Avo Bile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mougharbel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171106162812" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01950409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyle Ayingone Mezui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02593" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Berg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.05.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Xiang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haider" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Hurtado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenadie Novitchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc09823h" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496385v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Martyr Mbomekalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500286v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Modesto Clemente-Juan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem S. Bassil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana A. Kholdeeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N. Timofeeva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700043" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSFWJV5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keita" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadjo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kortz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126561v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis S&#233;cheresse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.08.051" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KL7P4GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Modesto Clemente-Juan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601252" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17P47QD7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04248557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tandori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi602416s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149826v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brochon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranjbari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollesch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Contant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.03.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Bassil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tigan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clemente-Juan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125953v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CB0C5TS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekalle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527842711.ch3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728824v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida De Oliveira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273516v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Octavian Stan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Teillout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Merimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Azmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Besora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Novais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jarrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-Martyr Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300622" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro De Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11100388" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masooma Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergfeldt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Anson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202200112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03853466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Marques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12040440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03853475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetam Kaushik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Das" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firasat Hussain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Manabe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2022.115698" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanaji Jawale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.11.046" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon Romaric Wamba-Tchio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pengou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2022.116553" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Scuderi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Soriano-L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Landolsi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc01016f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04039845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dika Manga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Martyr Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7120157" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981482v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136577" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000534" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon Romaric Wamba Tchio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202001591" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Baksi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khalil Al-Zeidaneen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184229" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02149606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02846" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertha Howell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7020015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjay K. Tiwari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201903379" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kostakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02478f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01950409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyle Ayingone Mezui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02593" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bassil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoassi Martin Bossoh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Avo Bile" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mougharbel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171106162812" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Xiang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Hurtado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenadie Novitchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc09823h" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Berg&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.05.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496385v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Martyr Mbomekalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500286v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Modesto Clemente-Juan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem S. Bassil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana A. Kholdeeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N. Timofeeva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700043" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSFWJV5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keita" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadjo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kortz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Modesto Clemente-Juan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17P47QD7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis S&#233;cheresse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.08.051" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KL7P4GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04248557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tandori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi602416s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149826v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brochon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranjbari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollesch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Contant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.03.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125953v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CB0C5TS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Bassil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tigan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clemente-Juan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekalle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527842711.ch3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida De Oliveira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>