--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PEDRO ALMEIDA DE OLIVEIRA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Ni/Cu-sandwich dawson polyoxotungstates: Electrochemistry and DFT insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut-Octavian Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Merimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 548, pp.147858. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxidation Electrocatalysis in Acidic Media with Fe-Containing POMs/Carbon Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Azmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (9), pp.4260-4266. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Oxygen Reduction Reaction Activity of the Wells‐Dawson Polyoxometalate P 2 W 12 Mo 6 Immobilised in Nitrogen and Sulphur‐Doped Carbon Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrids Composed of an Fe-Containing Wells–Dawson Polyoxometalate and Carbon Nanomaterials as Promising Electrocatalysts for the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.388. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics11100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inorganic Pac‐Man: Synthesis, structure and electrochemical studies of a heterometallic {YCo II 3 W} cluster sandwiched by two germanotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bergfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Anson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 648 (17), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.202200112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic Effects of Mixed-Metal Polyoxometalates@Carbon-Based Composites as Electrocatalysts for the Oxygen Reduction and the Oxygen Evolution Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.440. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12040440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tetrameric praseodymium substituted arsenotungstate (III) – Synthesis & characterization, electrochemistry, catalytic and its magnetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetam Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firasat Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.115698. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2022.115698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube-polyoxometalate nanohybrids as efficient electro-catalysts for the hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanaji Jawale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Geertsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188, pp.523-532. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.11.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study and experimental simulation of the synergistic effect of a formulation based on Ficus pumila Linn. Leaves extract and zinc sulfate on the XC38 steel corrosion inhibition in NaCl solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilon Romaric Wamba-Tchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pengou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 919, pp.116553. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2022.116553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrameric Lanthanide‐Substituted Silicotungstate {Ln 8 Si 4 W 40 } Nanoclusters: Synthesis, Structural Characterization, Electrochemistry, and Catalytic Application for Oxidation of Thioethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (11), pp.1071-1081. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202001096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress oxydant, acteur de l'inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Houee Levin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding polyoxometalates as water oxidation catalysts through iron vs. cobalt reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Azmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Soriano-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Landolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (25), pp.8755-8766. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1sc01016f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Electrocatalytic, and Magnetic Properties of Vanadium-Containing Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dika Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Martyr Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (12), pp.157. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/magnetochemistry7120157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of Dawson–type polyoxometalates through vertically oriented nanoporous silica membranes on electrode: Effect of pore size and probe charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 353, pp.136577. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of α‐Amino Allenylphosphonates to α‐Amino Allylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (25), pp.3918-3925. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Lacunary and Saturated Keggin POMS as Steel Corrosion Inhibitors in Chloride Solution: Contribution of the Lacuna in the Inhibition Mechanism Process and Elucidation of the Protection Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilon Romaric Wamba Tchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pengou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Franger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (32), pp.10135-10143. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202001591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of α-Amino Allenylphosphonates to α-Amino Allylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (25), pp.3918-3925. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, Electrochemistry, Photoluminescence and Magnetic Properties of a Dinuclear Erbium(III)-Containing Monolacunary Dawson-Type Tungstophosphate: [{Er(H2O)(CH3COO)(P2W17O61)}2]16−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Khalil Al-Zeidaneen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (18), pp.4229. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25184229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-modulated ion transport and amplified redox response of Keggin-type polyoxometalates through vertically-oriented mesoporous silica nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 309, pp.209-218. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Crystal Structure, Electrocatalytic, and Magnetic Properties of the Monolanthanide-Containing Germanotungstates [Ln(H 2 O) n GeW 11 O 39 ] 5– (Ln = Dy, Er, n = 4,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (26), pp.21873-21882. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure, Electrochemistry and Electro-Catalytic Properties of the Manganese-Containing Polyoxotungstate, [(Mn(H2O)3)2(H2W12O42)]6−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robertha Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics7020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Crystal Structure, Electrocatalytic, and Magnetic Properties of the Monolanthanide-Containing Germanotungstates [Ln(H 2 O) n GeW 11 O 39 ] 5– (Ln = Dy, Er, n = 4,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Tetrameric Lanthanide-Containing Germanotungstates [(Ln2GeW10O38)4(W3O8)(OH)4(H2O)2]26- : Syntheses, Crystal Structure, Photoluminescence and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetam Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjay K. Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201903379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure and electrochemical characterization of an isopolytungstate (W 4 O 16 ) held by Mn II anchors within a superlacunary crown heteropolyanion {P 8 W 48 }</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kostakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Anson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (41), pp.15545-15552. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02478f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure, and Magnetic Electrochemical Properties of a Family of Tungstoarsenates Containing Just Co II Centers or Both Co II and Fe III Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyle Ayingone Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.1999-2012. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure and Electrochemistry of the Dinickel(II)-Containing 30-Tungsto-4-Phosphate [Ni2Na2(H2O)2(P2W15O56)2]18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amoassi Martin Bossoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Avo Bile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Inorganic Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1877944107666171106162812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heptanickel( ii ) double-cubane core in wells-dawson heteropolytungstate, [Ni 7 (OH) 6 (H 2 O) 6 (P 2 W 15 O 56 ) 2 ] 16−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixian Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenadie Novitchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (12), pp.2601-2604. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc09823h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine one-electron oxidation: Coherent contributions from radiolysis, IRMPD spectroscopy, DFT calculations and electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Houée-Levin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183W INADEQUATE 2D NMR Spectroscopy of Hetero Arsenato–Phosphato–Tungstate PV/AsV Substitution in Dawson-Type α-[AsxP2–xW18O62]6– (x = 0–2) and α-[H4AsyP1–yW18O62]7– (y = 0, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Martyr Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Taulelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (11), pp.5568-5574. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic500286v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cyanato, Azido, Carboxylato, and Carbonato Ligands on the Formation of Cobalt(II) Polyoxometalates: Characterization, Magnetic, and Electrochemical Studies of Multinuclear Cobalt Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Modesto Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.3525-3536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dititanium-Containing 19-Tungstodiarsenate(III) [Ti2(OH)2As2W19O67(H2O)]8-: Synthesis, Structure, Electrochemistry, and Oxidation Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firasat Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem S. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana A. Kholdeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria N. Timofeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (17), pp.4733-4742. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ball-shaped heteropolytungstates [{Sn(CH3)2(H2O)}24{Sn(CH3)2}12(A-XW9O34)12]36- (X=P, As): stability, redox and electrocatalytic properties in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kortz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (19), pp.5480-5491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyanato, azido, carboxylato, and carbonato ligands on the formation of Cobalt(II) polyoxometalates : Characterization, magnetic, and electrochemical studies of multinuclear cobalt clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Modesto Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (12), pp.3525-3536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200601252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical generation of high-valent manganese catalysts in aqueous solutions from the sandwich-type polyoxoanion [(MnIII(H2O))3(SbW9O33)2]9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sécheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1) (1), pp.164-172. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Delocalized Anticooperative Flash Induced Proton Binding as Revealed by Mutants at the M266His Iron Ligand in Bacterial Reaction Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tandori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (15), pp.4510-4521. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi602416s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interaction and energy transfer between human serum albumin and polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Brochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.1809-1814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary electrochemical studies of the flavohaemoprotein from Ralstonia eutropha entrapped in a film of methyl cellulose: Activation of the reduction of dioxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baciou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bizouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ollesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (1), pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-vanadium substituted polyoxometalates as efficient electrocatalysts for the oxidation of l-cysteine at low potential on glassy carbon electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Contant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sécheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (5), pp.767-772. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium-substituted Dawson-type polyoxometalates as versatile electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (6-7) (6-7), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-containing silicotungstate sandwich dimer [{Co3(B-b-SiW9O33(OH))(B-b-SiW8O29(OH)2)}2]22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Tigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (25), pp.9360-9368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Polyoxometalate‐based Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana M. Fernandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POM ‐based Electrocatalysts for l ‐Cysteine and NADH Oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2025, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527842711.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical and Electrocatalytic Properties of Vanadium-Containing Dawson-Type Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Almeida De Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sym@Pa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris - Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transport of polyoxometalates through vertically oriented nanoporous silica membranes on electrode: Effect of pH, pore size and probe charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la force ionique et du pH sur la réponse électrochimique de polyoxométallates de type Keggin sur films de silice mesoporeuse orientés verticalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relevance of Polyoxometalates in Electrochemistry and Electro-catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSPOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Transport Properties of MJs from PEDOT wires or from Polyoxometalate assembly in Mesoporous Silica Nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaonan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecNano 10, Electrochemistry in Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement électrochimique des POMs de type Wells-Dawson en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dika Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PEDRO ALMEIDA DE OLIVEIRA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Ni/Cu-sandwich dawson polyoxotungstates: Electrochemistry and DFT insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut-Octavian Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Merimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 548, pp.147858. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxidation Electrocatalysis in Acidic Media with Fe-Containing POMs/Carbon Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Azmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (9), pp.4260-4266. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Oxygen Reduction Reaction Activity of the Wells‐Dawson Polyoxometalate P 2 W 12 Mo 6 Immobilised in Nitrogen and Sulphur‐Doped Carbon Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrids Composed of an Fe-Containing Wells–Dawson Polyoxometalate and Carbon Nanomaterials as Promising Electrocatalysts for the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.388. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics11100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic Effects of Mixed-Metal Polyoxometalates@Carbon-Based Composites as Electrocatalysts for the Oxygen Reduction and the Oxygen Evolution Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.440. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12040440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tetrameric praseodymium substituted arsenotungstate (III) – Synthesis & characterization, electrochemistry, catalytic and its magnetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetam Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firasat Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.115698. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2022.115698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study and experimental simulation of the synergistic effect of a formulation based on Ficus pumila Linn. Leaves extract and zinc sulfate on the XC38 steel corrosion inhibition in NaCl solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilon Romaric Wamba-Tchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pengou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 919, pp.116553. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2022.116553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube-polyoxometalate nanohybrids as efficient electro-catalysts for the hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanaji Jawale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Geertsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188, pp.523-532. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.11.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inorganic Pac‐Man: Synthesis, structure and electrochemical studies of a heterometallic {YCo II 3 W} cluster sandwiched by two germanotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bergfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Anson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 648 (17), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.202200112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrameric Lanthanide‐Substituted Silicotungstate {Ln 8 Si 4 W 40 } Nanoclusters: Synthesis, Structural Characterization, Electrochemistry, and Catalytic Application for Oxidation of Thioethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (11), pp.1071-1081. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202001096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress oxydant, acteur de l'inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Houee Levin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding polyoxometalates as water oxidation catalysts through iron vs. cobalt reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Azmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Soriano-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Landolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (25), pp.8755-8766. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1sc01016f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Electrocatalytic, and Magnetic Properties of Vanadium-Containing Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dika Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Martyr Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (12), pp.157. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/magnetochemistry7120157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of α‐Amino Allenylphosphonates to α‐Amino Allylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (25), pp.3918-3925. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Lacunary and Saturated Keggin POMS as Steel Corrosion Inhibitors in Chloride Solution: Contribution of the Lacuna in the Inhibition Mechanism Process and Elucidation of the Protection Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilon Romaric Wamba Tchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pengou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Franger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (32), pp.10135-10143. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202001591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of α-Amino Allenylphosphonates to α-Amino Allylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (25), pp.3918-3925. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, Electrochemistry, Photoluminescence and Magnetic Properties of a Dinuclear Erbium(III)-Containing Monolacunary Dawson-Type Tungstophosphate: [{Er(H2O)(CH3COO)(P2W17O61)}2]16−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Khalil Al-Zeidaneen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (18), pp.4229. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25184229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of Dawson–type polyoxometalates through vertically oriented nanoporous silica membranes on electrode: Effect of pore size and probe charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 353, pp.136577. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Crystal Structure, Electrocatalytic, and Magnetic Properties of the Monolanthanide-Containing Germanotungstates [Ln(H 2 O) n GeW 11 O 39 ] 5– (Ln = Dy, Er, n = 4,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (26), pp.21873-21882. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-modulated ion transport and amplified redox response of Keggin-type polyoxometalates through vertically-oriented mesoporous silica nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 309, pp.209-218. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure, Electrochemistry and Electro-Catalytic Properties of the Manganese-Containing Polyoxotungstate, [(Mn(H2O)3)2(H2W12O42)]6−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robertha Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics7020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Tetrameric Lanthanide-Containing Germanotungstates [(Ln2GeW10O38)4(W3O8)(OH)4(H2O)2]26- : Syntheses, Crystal Structure, Photoluminescence and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetam Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjay K. Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201903379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Crystal Structure, Electrocatalytic, and Magnetic Properties of the Monolanthanide-Containing Germanotungstates [Ln(H 2 O) n GeW 11 O 39 ] 5– (Ln = Dy, Er, n = 4,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure and electrochemical characterization of an isopolytungstate (W 4 O 16 ) held by Mn II anchors within a superlacunary crown heteropolyanion {P 8 W 48 }</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kostakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Anson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (41), pp.15545-15552. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02478f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure and Electrochemistry of the Dinickel(II)-Containing 30-Tungsto-4-Phosphate [Ni2Na2(H2O)2(P2W15O56)2]18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amoassi Martin Bossoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Avo Bile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Inorganic Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1877944107666171106162812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure, and Magnetic Electrochemical Properties of a Family of Tungstoarsenates Containing Just Co II Centers or Both Co II and Fe III Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyle Ayingone Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.1999-2012. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine one-electron oxidation: Coherent contributions from radiolysis, IRMPD spectroscopy, DFT calculations and electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Houée-Levin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heptanickel( ii ) double-cubane core in wells-dawson heteropolytungstate, [Ni 7 (OH) 6 (H 2 O) 6 (P 2 W 15 O 56 ) 2 ] 16−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixian Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenadie Novitchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (12), pp.2601-2604. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc09823h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183W INADEQUATE 2D NMR Spectroscopy of Hetero Arsenato–Phosphato–Tungstate PV/AsV Substitution in Dawson-Type α-[AsxP2–xW18O62]6– (x = 0–2) and α-[H4AsyP1–yW18O62]7– (y = 0, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Martyr Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Taulelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (11), pp.5568-5574. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic500286v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dititanium-Containing 19-Tungstodiarsenate(III) [Ti2(OH)2As2W19O67(H2O)]8-: Synthesis, Structure, Electrochemistry, and Oxidation Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firasat Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem S. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana A. Kholdeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria N. Timofeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (17), pp.4733-4742. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ball-shaped heteropolytungstates [{Sn(CH3)2(H2O)}24{Sn(CH3)2}12(A-XW9O34)12]36- (X=P, As): stability, redox and electrocatalytic properties in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kortz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (19), pp.5480-5491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cyanato, Azido, Carboxylato, and Carbonato Ligands on the Formation of Cobalt(II) Polyoxometalates: Characterization, Magnetic, and Electrochemical Studies of Multinuclear Cobalt Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Modesto Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.3525-3536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyanato, azido, carboxylato, and carbonato ligands on the formation of Cobalt(II) polyoxometalates : Characterization, magnetic, and electrochemical studies of multinuclear cobalt clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Modesto Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (12), pp.3525-3536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200601252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical generation of high-valent manganese catalysts in aqueous solutions from the sandwich-type polyoxoanion [(MnIII(H2O))3(SbW9O33)2]9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sécheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1) (1), pp.164-172. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interaction and energy transfer between human serum albumin and polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Brochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.1809-1814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Delocalized Anticooperative Flash Induced Proton Binding as Revealed by Mutants at the M266His Iron Ligand in Bacterial Reaction Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tandori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (15), pp.4510-4521. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi602416s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary electrochemical studies of the flavohaemoprotein from Ralstonia eutropha entrapped in a film of methyl cellulose: Activation of the reduction of dioxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baciou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bizouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ollesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (1), pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-vanadium substituted polyoxometalates as efficient electrocatalysts for the oxidation of l-cysteine at low potential on glassy carbon electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Contant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sécheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (5), pp.767-772. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-containing silicotungstate sandwich dimer [{Co3(B-b-SiW9O33(OH))(B-b-SiW8O29(OH)2)}2]22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Tigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (25), pp.9360-9368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium-substituted Dawson-type polyoxometalates as versatile electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (6-7) (6-7), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Polyoxometalate‐based Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana M. Fernandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POM ‐based Electrocatalysts for l ‐Cysteine and NADH Oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2025, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527842711.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Transport Properties of MJs from PEDOT wires or from Polyoxometalate assembly in Mesoporous Silica Nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaonan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecNano 10, Electrochemistry in Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement électrochimique des POMs de type Wells-Dawson en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dika Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transport of polyoxometalates through vertically oriented nanoporous silica membranes on electrode: Effect of pH, pore size and probe charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical and Electrocatalytic Properties of Vanadium-Containing Dawson-Type Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Almeida De Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sym@Pa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris - Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la force ionique et du pH sur la réponse électrochimique de polyoxométallates de type Keggin sur films de silice mesoporeuse orientés verticalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relevance of Polyoxometalates in Electrochemistry and Electro-catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSPOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Octavian Stan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Teillout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Merimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Azmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Besora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Novais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jarrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-Martyr Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300622" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro De Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11100388" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masooma Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergfeldt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Anson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202200112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03853466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Marques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12040440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03853475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetam Kaushik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Das" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firasat Hussain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Manabe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2022.115698" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanaji Jawale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.11.046" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon Romaric Wamba-Tchio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pengou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2022.116553" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Scuderi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Soriano-L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Landolsi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc01016f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04039845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dika Manga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Martyr Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7120157" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981482v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136577" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000534" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon Romaric Wamba Tchio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202001591" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Baksi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khalil Al-Zeidaneen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184229" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02149606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02846" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertha Howell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7020015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjay K. Tiwari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201903379" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kostakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02478f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01950409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyle Ayingone Mezui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02593" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bassil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoassi Martin Bossoh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Avo Bile" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mougharbel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171106162812" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Xiang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Hurtado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenadie Novitchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc09823h" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Berg&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.05.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496385v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Martyr Mbomekalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500286v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Modesto Clemente-Juan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem S. Bassil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana A. Kholdeeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N. Timofeeva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700043" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSFWJV5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keita" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadjo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kortz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Modesto Clemente-Juan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17P47QD7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis S&#233;cheresse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.08.051" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KL7P4GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04248557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tandori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi602416s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149826v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brochon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranjbari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollesch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Contant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.03.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125953v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CB0C5TS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Bassil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tigan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clemente-Juan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekalle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527842711.ch3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida De Oliveira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Octavian Stan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Teillout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Merimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Azmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Besora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Novais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jarrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-Martyr Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300622" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro De Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11100388" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03853466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Marques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12040440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03853475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetam Kaushik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Das" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firasat Hussain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Manabe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2022.115698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon Romaric Wamba-Tchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pengou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2022.116553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanaji Jawale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.11.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masooma Ibrahim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergfeldt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Anson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202200112" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Scuderi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Soriano-L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Landolsi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc01016f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04039845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dika Manga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Martyr Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7120157" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000534" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon Romaric Wamba Tchio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202001591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Baksi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khalil Al-Zeidaneen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02846" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02149606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertha Howell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7020015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjay K. Tiwari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201903379" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kostakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02478f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bassil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoassi Martin Bossoh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Avo Bile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mougharbel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171106162812" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01950409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyle Ayingone Mezui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02593" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Berg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.05.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Xiang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haider" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Hurtado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenadie Novitchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc09823h" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496385v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Martyr Mbomekalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500286v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem S. Bassil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana A. Kholdeeva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N. Timofeeva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSFWJV5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keita" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadjo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kortz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Modesto Clemente-Juan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Modesto Clemente-Juan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17P47QD7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis S&#233;cheresse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.08.051" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KL7P4GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brochon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04248557v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheap" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tandori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi602416s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranjbari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollesch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Contant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.03.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Bassil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tigan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clemente-Juan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125953v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CB0C5TS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekalle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527842711.ch3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728824v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida De Oliveira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273516v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>