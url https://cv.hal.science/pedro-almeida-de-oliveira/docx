--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PEDRO ALMEIDA DE OLIVEIRA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Ni/Cu-sandwich dawson polyoxotungstates: Electrochemistry and DFT insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut-Octavian Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Merimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 548, pp.147858. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxidation Electrocatalysis in Acidic Media with Fe-Containing POMs/Carbon Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Azmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (9), pp.4260-4266. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Oxygen Reduction Reaction Activity of the Wells‐Dawson Polyoxometalate P 2 W 12 Mo 6 Immobilised in Nitrogen and Sulphur‐Doped Carbon Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrids Composed of an Fe-Containing Wells–Dawson Polyoxometalate and Carbon Nanomaterials as Promising Electrocatalysts for the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.388. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics11100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic Effects of Mixed-Metal Polyoxometalates@Carbon-Based Composites as Electrocatalysts for the Oxygen Reduction and the Oxygen Evolution Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.440. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12040440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tetrameric praseodymium substituted arsenotungstate (III) – Synthesis & characterization, electrochemistry, catalytic and its magnetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetam Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firasat Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.115698. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2022.115698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study and experimental simulation of the synergistic effect of a formulation based on Ficus pumila Linn. Leaves extract and zinc sulfate on the XC38 steel corrosion inhibition in NaCl solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilon Romaric Wamba-Tchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pengou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 919, pp.116553. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2022.116553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube-polyoxometalate nanohybrids as efficient electro-catalysts for the hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanaji Jawale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Geertsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188, pp.523-532. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.11.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inorganic Pac‐Man: Synthesis, structure and electrochemical studies of a heterometallic {YCo II 3 W} cluster sandwiched by two germanotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bergfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Anson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 648 (17), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.202200112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrameric Lanthanide‐Substituted Silicotungstate {Ln 8 Si 4 W 40 } Nanoclusters: Synthesis, Structural Characterization, Electrochemistry, and Catalytic Application for Oxidation of Thioethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (11), pp.1071-1081. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202001096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress oxydant, acteur de l'inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Houee Levin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding polyoxometalates as water oxidation catalysts through iron vs. cobalt reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Azmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Soriano-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Landolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (25), pp.8755-8766. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1sc01016f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Electrocatalytic, and Magnetic Properties of Vanadium-Containing Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dika Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Martyr Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (12), pp.157. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/magnetochemistry7120157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of α‐Amino Allenylphosphonates to α‐Amino Allylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (25), pp.3918-3925. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Lacunary and Saturated Keggin POMS as Steel Corrosion Inhibitors in Chloride Solution: Contribution of the Lacuna in the Inhibition Mechanism Process and Elucidation of the Protection Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilon Romaric Wamba Tchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pengou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Franger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (32), pp.10135-10143. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202001591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of α-Amino Allenylphosphonates to α-Amino Allylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (25), pp.3918-3925. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, Electrochemistry, Photoluminescence and Magnetic Properties of a Dinuclear Erbium(III)-Containing Monolacunary Dawson-Type Tungstophosphate: [{Er(H2O)(CH3COO)(P2W17O61)}2]16−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Khalil Al-Zeidaneen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (18), pp.4229. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25184229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of Dawson–type polyoxometalates through vertically oriented nanoporous silica membranes on electrode: Effect of pore size and probe charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 353, pp.136577. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Crystal Structure, Electrocatalytic, and Magnetic Properties of the Monolanthanide-Containing Germanotungstates [Ln(H 2 O) n GeW 11 O 39 ] 5– (Ln = Dy, Er, n = 4,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (26), pp.21873-21882. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-modulated ion transport and amplified redox response of Keggin-type polyoxometalates through vertically-oriented mesoporous silica nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 309, pp.209-218. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure, Electrochemistry and Electro-Catalytic Properties of the Manganese-Containing Polyoxotungstate, [(Mn(H2O)3)2(H2W12O42)]6−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robertha Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics7020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Tetrameric Lanthanide-Containing Germanotungstates [(Ln2GeW10O38)4(W3O8)(OH)4(H2O)2]26- : Syntheses, Crystal Structure, Photoluminescence and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetam Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjay K. Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201903379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Crystal Structure, Electrocatalytic, and Magnetic Properties of the Monolanthanide-Containing Germanotungstates [Ln(H 2 O) n GeW 11 O 39 ] 5– (Ln = Dy, Er, n = 4,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure and electrochemical characterization of an isopolytungstate (W 4 O 16 ) held by Mn II anchors within a superlacunary crown heteropolyanion {P 8 W 48 }</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kostakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Anson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (41), pp.15545-15552. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02478f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure and Electrochemistry of the Dinickel(II)-Containing 30-Tungsto-4-Phosphate [Ni2Na2(H2O)2(P2W15O56)2]18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amoassi Martin Bossoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Avo Bile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Inorganic Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1877944107666171106162812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure, and Magnetic Electrochemical Properties of a Family of Tungstoarsenates Containing Just Co II Centers or Both Co II and Fe III Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyle Ayingone Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.1999-2012. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine one-electron oxidation: Coherent contributions from radiolysis, IRMPD spectroscopy, DFT calculations and electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Houée-Levin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heptanickel( ii ) double-cubane core in wells-dawson heteropolytungstate, [Ni 7 (OH) 6 (H 2 O) 6 (P 2 W 15 O 56 ) 2 ] 16−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixian Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenadie Novitchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (12), pp.2601-2604. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc09823h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183W INADEQUATE 2D NMR Spectroscopy of Hetero Arsenato–Phosphato–Tungstate PV/AsV Substitution in Dawson-Type α-[AsxP2–xW18O62]6– (x = 0–2) and α-[H4AsyP1–yW18O62]7– (y = 0, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Martyr Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Taulelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (11), pp.5568-5574. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic500286v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dititanium-Containing 19-Tungstodiarsenate(III) [Ti2(OH)2As2W19O67(H2O)]8-: Synthesis, Structure, Electrochemistry, and Oxidation Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firasat Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem S. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana A. Kholdeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria N. Timofeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (17), pp.4733-4742. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ball-shaped heteropolytungstates [{Sn(CH3)2(H2O)}24{Sn(CH3)2}12(A-XW9O34)12]36- (X=P, As): stability, redox and electrocatalytic properties in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kortz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (19), pp.5480-5491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cyanato, Azido, Carboxylato, and Carbonato Ligands on the Formation of Cobalt(II) Polyoxometalates: Characterization, Magnetic, and Electrochemical Studies of Multinuclear Cobalt Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Modesto Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.3525-3536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyanato, azido, carboxylato, and carbonato ligands on the formation of Cobalt(II) polyoxometalates : Characterization, magnetic, and electrochemical studies of multinuclear cobalt clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Modesto Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (12), pp.3525-3536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200601252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical generation of high-valent manganese catalysts in aqueous solutions from the sandwich-type polyoxoanion [(MnIII(H2O))3(SbW9O33)2]9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sécheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1) (1), pp.164-172. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interaction and energy transfer between human serum albumin and polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Brochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.1809-1814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Delocalized Anticooperative Flash Induced Proton Binding as Revealed by Mutants at the M266His Iron Ligand in Bacterial Reaction Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tandori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (15), pp.4510-4521. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi602416s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary electrochemical studies of the flavohaemoprotein from Ralstonia eutropha entrapped in a film of methyl cellulose: Activation of the reduction of dioxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baciou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bizouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ollesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (1), pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-vanadium substituted polyoxometalates as efficient electrocatalysts for the oxidation of l-cysteine at low potential on glassy carbon electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Contant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sécheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (5), pp.767-772. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-containing silicotungstate sandwich dimer [{Co3(B-b-SiW9O33(OH))(B-b-SiW8O29(OH)2)}2]22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Tigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (25), pp.9360-9368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium-substituted Dawson-type polyoxometalates as versatile electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (6-7) (6-7), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Polyoxometalate‐based Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana M. Fernandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POM ‐based Electrocatalysts for l ‐Cysteine and NADH Oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2025, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527842711.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Transport Properties of MJs from PEDOT wires or from Polyoxometalate assembly in Mesoporous Silica Nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaonan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecNano 10, Electrochemistry in Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement électrochimique des POMs de type Wells-Dawson en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dika Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transport of polyoxometalates through vertically oriented nanoporous silica membranes on electrode: Effect of pH, pore size and probe charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical and Electrocatalytic Properties of Vanadium-Containing Dawson-Type Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Almeida De Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sym@Pa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris - Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la force ionique et du pH sur la réponse électrochimique de polyoxométallates de type Keggin sur films de silice mesoporeuse orientés verticalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relevance of Polyoxometalates in Electrochemistry and Electro-catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSPOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PEDRO ALMEIDA DE OLIVEIRA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Ni/Cu-sandwich dawson polyoxotungstates: Electrochemistry and DFT insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut-Octavian Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Merimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 548, pp.147858. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxidation Electrocatalysis in Acidic Media with Fe-Containing POMs/Carbon Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Azmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (9), pp.4260-4266. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Oxygen Reduction Reaction Activity of the Wells‐Dawson Polyoxometalate P 2 W 12 Mo 6 Immobilised in Nitrogen and Sulphur‐Doped Carbon Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrids Composed of an Fe-Containing Wells–Dawson Polyoxometalate and Carbon Nanomaterials as Promising Electrocatalysts for the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.388. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics11100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic Effects of Mixed-Metal Polyoxometalates@Carbon-Based Composites as Electrocatalysts for the Oxygen Reduction and the Oxygen Evolution Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jarrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.440. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12040440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tetrameric praseodymium substituted arsenotungstate (III) – Synthesis & characterization, electrochemistry, catalytic and its magnetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetam Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firasat Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.115698. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2022.115698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study and experimental simulation of the synergistic effect of a formulation based on Ficus pumila Linn. Leaves extract and zinc sulfate on the XC38 steel corrosion inhibition in NaCl solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilon Romaric Wamba-Tchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pengou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Martyr Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 919, pp.116553. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2022.116553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube-polyoxometalate nanohybrids as efficient electro-catalysts for the hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanaji Jawale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Geertsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188, pp.523-532. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.11.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inorganic Pac‐Man: Synthesis, structure and electrochemical studies of a heterometallic {YCo II 3 W} cluster sandwiched by two germanotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bergfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Anson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 648 (17), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.202200112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress oxydant, acteur de l'inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Houee Levin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrameric Lanthanide‐Substituted Silicotungstate {Ln 8 Si 4 W 40 } Nanoclusters: Synthesis, Structural Characterization, Electrochemistry, and Catalytic Application for Oxidation of Thioethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (11), pp.1071-1081. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202001096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding polyoxometalates as water oxidation catalysts through iron vs. cobalt reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Azmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Soriano-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Landolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (25), pp.8755-8766. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1sc01016f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Electrocatalytic, and Magnetic Properties of Vanadium-Containing Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dika Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Martyr Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (12), pp.157. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/magnetochemistry7120157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of α‐Amino Allenylphosphonates to α‐Amino Allylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (25), pp.3918-3925. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Lacunary and Saturated Keggin POMS as Steel Corrosion Inhibitors in Chloride Solution: Contribution of the Lacuna in the Inhibition Mechanism Process and Elucidation of the Protection Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilon Romaric Wamba Tchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pengou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Franger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (32), pp.10135-10143. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202001591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of α-Amino Allenylphosphonates to α-Amino Allylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (25), pp.3918-3925. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, Electrochemistry, Photoluminescence and Magnetic Properties of a Dinuclear Erbium(III)-Containing Monolacunary Dawson-Type Tungstophosphate: [{Er(H2O)(CH3COO)(P2W17O61)}2]16−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Khalil Al-Zeidaneen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (18), pp.4229. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25184229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of Dawson–type polyoxometalates through vertically oriented nanoporous silica membranes on electrode: Effect of pore size and probe charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 353, pp.136577. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Crystal Structure, Electrocatalytic, and Magnetic Properties of the Monolanthanide-Containing Germanotungstates [Ln(H 2 O) n GeW 11 O 39 ] 5– (Ln = Dy, Er, n = 4,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (26), pp.21873-21882. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-modulated ion transport and amplified redox response of Keggin-type polyoxometalates through vertically-oriented mesoporous silica nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 309, pp.209-218. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure, Electrochemistry and Electro-Catalytic Properties of the Manganese-Containing Polyoxotungstate, [(Mn(H2O)3)2(H2W12O42)]6−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robertha Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics7020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure and electrochemical characterization of an isopolytungstate (W 4 O 16 ) held by Mn II anchors within a superlacunary crown heteropolyanion {P 8 W 48 }</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kostakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Anson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (41), pp.15545-15552. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02478f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Crystal Structure, Electrocatalytic, and Magnetic Properties of the Monolanthanide-Containing Germanotungstates [Ln(H 2 O) n GeW 11 O 39 ] 5– (Ln = Dy, Er, n = 4,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Baksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Tetrameric Lanthanide-Containing Germanotungstates [(Ln2GeW10O38)4(W3O8)(OH)4(H2O)2]26- : Syntheses, Crystal Structure, Photoluminescence and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetam Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjay K. Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201903379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure and Electrochemistry of the Dinickel(II)-Containing 30-Tungsto-4-Phosphate [Ni2Na2(H2O)2(P2W15O56)2]18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amoassi Martin Bossoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masooma Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Avo Bile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Inorganic Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1877944107666171106162812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure, and Magnetic Electrochemical Properties of a Family of Tungstoarsenates Containing Just Co II Centers or Both Co II and Fe III Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyle Ayingone Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.1999-2012. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine one-electron oxidation: Coherent contributions from radiolysis, IRMPD spectroscopy, DFT calculations and electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Houée-Levin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heptanickel( ii ) double-cubane core in wells-dawson heteropolytungstate, [Ni 7 (OH) 6 (H 2 O) 6 (P 2 W 15 O 56 ) 2 ] 16−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixian Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenadie Novitchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (12), pp.2601-2604. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc09823h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183W INADEQUATE 2D NMR Spectroscopy of Hetero Arsenato–Phosphato–Tungstate PV/AsV Substitution in Dawson-Type α-[AsxP2–xW18O62]6– (x = 0–2) and α-[H4AsyP1–yW18O62]7– (y = 0, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Martyr Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Taulelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (11), pp.5568-5574. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic500286v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical generation of high-valent manganese catalysts in aqueous solutions from the sandwich-type polyoxoanion [(MnIII(H2O))3(SbW9O33)2]9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sécheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1) (1), pp.164-172. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dititanium-Containing 19-Tungstodiarsenate(III) [Ti2(OH)2As2W19O67(H2O)]8-: Synthesis, Structure, Electrochemistry, and Oxidation Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firasat Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem S. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana A. Kholdeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria N. Timofeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (17), pp.4733-4742. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ball-shaped heteropolytungstates [{Sn(CH3)2(H2O)}24{Sn(CH3)2}12(A-XW9O34)12]36- (X=P, As): stability, redox and electrocatalytic properties in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kortz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (19), pp.5480-5491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cyanato, Azido, Carboxylato, and Carbonato Ligands on the Formation of Cobalt(II) Polyoxometalates: Characterization, Magnetic, and Electrochemical Studies of Multinuclear Cobalt Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Modesto Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.3525-3536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyanato, azido, carboxylato, and carbonato ligands on the formation of Cobalt(II) polyoxometalates : Characterization, magnetic, and electrochemical studies of multinuclear cobalt clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Modesto Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (12), pp.3525-3536. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200601252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Delocalized Anticooperative Flash Induced Proton Binding as Revealed by Mutants at the M266His Iron Ligand in Bacterial Reaction Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tandori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (15), pp.4510-4521. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi602416s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interaction and energy transfer between human serum albumin and polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Brochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.1809-1814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary electrochemical studies of the flavohaemoprotein from Ralstonia eutropha entrapped in a film of methyl cellulose: Activation of the reduction of dioxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baciou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bizouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ollesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (1), pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-vanadium substituted polyoxometalates as efficient electrocatalysts for the oxidation of l-cysteine at low potential on glassy carbon electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Contant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sécheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (5), pp.767-772. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-containing silicotungstate sandwich dimer [{Co3(B-b-SiW9O33(OH))(B-b-SiW8O29(OH)2)}2]22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Tigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Clemente-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (25), pp.9360-9368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium-substituted Dawson-type polyoxometalates as versatile electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (6-7) (6-7), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Polyoxometalate‐based Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana M. Fernandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POM ‐based Electrocatalysts for l ‐Cysteine and NADH Oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2025, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527842711.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Transport Properties of MJs from PEDOT wires or from Polyoxometalate assembly in Mesoporous Silica Nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaonan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecNano 10, Electrochemistry in Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement électrochimique des POMs de type Wells-Dawson en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lucie Teillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dika Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transport of polyoxometalates through vertically oriented nanoporous silica membranes on electrode: Effect of pH, pore size and probe charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical and Electrocatalytic Properties of Vanadium-Containing Dawson-Type Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Almeida De Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sym@Pa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris - Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la force ionique et du pH sur la réponse électrochimique de polyoxométallates de type Keggin sur films de silice mesoporeuse orientés verticalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relevance of Polyoxometalates in Electrochemistry and Electro-catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSPOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Octavian Stan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Teillout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Merimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Azmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Besora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Novais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jarrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-Martyr Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300622" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro De Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11100388" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03853466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Marques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12040440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03853475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetam Kaushik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Das" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firasat Hussain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Manabe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2022.115698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon Romaric Wamba-Tchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pengou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2022.116553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanaji Jawale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.11.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masooma Ibrahim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergfeldt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Anson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202200112" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Scuderi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Soriano-L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Landolsi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc01016f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04039845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dika Manga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Martyr Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7120157" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000534" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon Romaric Wamba Tchio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202001591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Baksi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khalil Al-Zeidaneen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02846" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02149606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertha Howell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7020015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjay K. Tiwari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201903379" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kostakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02478f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bassil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoassi Martin Bossoh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Avo Bile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mougharbel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171106162812" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01950409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyle Ayingone Mezui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02593" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Berg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.05.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Xiang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haider" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Hurtado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenadie Novitchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc09823h" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496385v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Martyr Mbomekalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500286v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem S. Bassil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana A. Kholdeeva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N. Timofeeva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSFWJV5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keita" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadjo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kortz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Modesto Clemente-Juan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Modesto Clemente-Juan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17P47QD7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis S&#233;cheresse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.08.051" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KL7P4GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brochon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04248557v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheap" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tandori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi602416s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranjbari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollesch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Contant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.03.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Bassil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tigan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clemente-Juan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125953v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CB0C5TS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekalle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527842711.ch3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728824v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida De Oliveira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273516v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Octavian Stan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Teillout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Merimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Azmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Besora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Novais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jarrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-Martyr Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300622" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro De Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11100388" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03853466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Marques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12040440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03853475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetam Kaushik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Das" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firasat Hussain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Manabe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2022.115698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon Romaric Wamba-Tchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pengou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2022.116553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanaji Jawale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.11.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masooma Ibrahim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergfeldt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Anson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202200112" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Scuderi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Soriano-L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Landolsi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc01016f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04039845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dika Manga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Martyr Mbomekall&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7120157" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000534" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon Romaric Wamba Tchio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202001591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Baksi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khalil Al-Zeidaneen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02846" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02149606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertha Howell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7020015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kostakis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02478f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057645v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjay K. Tiwari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201903379" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bassil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoassi Martin Bossoh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Avo Bile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mougharbel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171106162812" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01950409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyle Ayingone Mezui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02593" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Berg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.05.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Xiang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haider" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Hurtado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenadie Novitchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc09823h" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496385v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Martyr Mbomekalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500286v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis S&#233;cheresse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.08.051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KL7P4GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem S. Bassil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana A. Kholdeeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N. Timofeeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700043" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSFWJV5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keita" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadjo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kortz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143918v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Modesto Clemente-Juan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Modesto Clemente-Juan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601252" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17P47QD7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04248557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tandori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi602416s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149826v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brochon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranjbari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollesch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Contant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.03.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Bassil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tigan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clemente-Juan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125953v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CB0C5TS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekalle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527842711.ch3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728824v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida De Oliveira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273516v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>