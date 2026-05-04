--- v1 (2026-03-30)
+++ v2 (2026-05-04)
@@ -132,1703 +132,1703 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a novel approach to partitioning respiration and photosynthesis using eddy covariance, wavelets and conditional sampling</w:t>
+                <w:t xml:space="preserve">Eddy covariance measurements of CO2 fluxes along an urban-to-rural gradient in the Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Henrique Herig Coimbra</w:t>
+                <w:t xml:space="preserve">Bignotti Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Jérémie Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">Pedro-Henrique Herig-Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Mauder</w:t>
+                <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+                <w:t xml:space="preserve">Anais Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 372, pp.110684. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. pp.EGU25-18076, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110684⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202918v1</w:t>
+                <w:t xml:space="preserve">hal-05540243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of eddy-covariance software for urban tall-tower sites</w:t>
+                <w:t xml:space="preserve">Optimizing CO2 emission estimates in Paris through enhanced urban atmospheric monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changxing Lan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Mauder</w:t>
+                <w:t xml:space="preserve">Ke Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stavros Stagakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Thomas Lauvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio d'Onofrio</w:t>
+                <w:t xml:space="preserve">Ingrid Chanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bignotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union EGU, Apr 2025, Vienne, Austria. pp.EGU25-13739, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676557v1</w:t>
+                <w:t xml:space="preserve">hal-05133237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy covariance with slow-response greenhouse gas analysers on tall towers: bridging atmospheric and ecosystem greenhouse gas networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathis Lozano</w:t>
+                <w:t xml:space="preserve">Development of an airborne Eddy covariance system dedicated to greenhouse gases (CO2/CH4) and energy fluxes measurements of heterogeneous landscapes onboard fixed-wing UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moncourtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04803967v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-6449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerbrand Koren</w:t>
+                <w:t xml:space="preserve">Advances in Urban Greenhouse Gas Monitoring: Integrating Slow-Response Atmospheric Towers and Wavelet-Based Techniques for Flux Measurements and Attribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Herig Coimbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bignotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04233219v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-6214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerbrand Koren</w:t>
+                <w:t xml:space="preserve">One-year eddy covariance CO2 fluxes at short and tall towers in the Paris area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bignotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Depuydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Herig Coimbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04459758v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.abstract EGU24-10157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing CO2 emission estimates in Paris through enhanced urban atmospheric monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flux map on tall towers: a study over heterogeneous landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Herig Coimbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque eLTER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tempere, Finland. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e150592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13739⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05133237v1</w:t>
+                <w:t xml:space="preserve">hal-05133333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy covariance measurements of CO2 fluxes along an urban-to-rural gradient in the Paris area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon assimilation limitations during and after the European 2022 drought and heat wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Depuydt</w:t>
+                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro-Henrique Herig-Coimbra</w:t>
+                <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fortineau</w:t>
-[...235 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathis Lozano</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Herig Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-6214, </w:t>
-[...160 lines deleted...]
-                <w:t xml:space="preserve">hal-04603084v1</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux map on tall towers: a study over heterogeneous landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a novel approach to partitioning respiration and photosynthesis using eddy covariance, wavelets and conditional sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Herig Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Mauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque eLTER</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05133333v1</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 372, pp.110684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon assimilation limitations during and after the European 2022 drought and heat wave</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intercomparison of eddy-covariance software for urban tall-tower sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changxing Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Mauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Stagakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Herig Coimbra</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.2649 - 2669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-17-2649-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy covariance with slow-response greenhouse gas analysers on tall towers: bridging atmospheric and ecosystem greenhouse gas networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Herig Coimbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bignotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.6625 - 6645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-17-6625-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auke van der Woude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbrand Koren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41851-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Author Correction: Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auke M van der Woude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbrand Koren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13116⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42798-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602330v1</w:t>
+                <w:t xml:space="preserve">hal-04459758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1846,103 +1846,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of CO2 flux quality through wavelet-based Eddy Covariance: a new method for partitioning respiration and photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Herig Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Mauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2054,51 +2054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22AD0EF6"/>
+    <w:nsid w:val="E677B87E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2285,51 +2285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-coimbra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6845-8735" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202918v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Herig Coimbra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110684" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676557v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxing Lan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Stagakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio d'Onofrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-2649-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bignotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lozano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-6625-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Che" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chanca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Morrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13739" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bignotti Laura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Depuydt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Henrique Herig-Coimbra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18076" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Hoang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncourtois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6449" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6214" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e150592" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-coimbra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6845-8735" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540243v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bignotti Laura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Depuydt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Henrique Herig-Coimbra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18076" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Che" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chanca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Morrison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bignotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13739" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Hoang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncourtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6449" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Herig Coimbra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lozano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6214" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e150592" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110684" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxing Lan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Stagakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio d'Onofrio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-2649-2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-6625-2024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>