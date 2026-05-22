--- v0 (2026-03-09)
+++ v1 (2026-05-22)
@@ -66,305 +66,1677 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of doping of the intermediate layer on the RF performances of GaN-based p-i-n diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro F. P. P. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APL Electronic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 (2), pp.026107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0319825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low leakage and high blocking voltage GaN-on-GaN Schottky diode by TMAH surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala El Rammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kaltsounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.100092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Al 2 O 3 thickness and oxidant precursors on the interface composition and contamination in Al 2 O 3 /GaN structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Spelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (21), pp.215106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.7299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-deposition annealing challenges for ALD Al$_{0.5}$Si$_{0.5}$O$_x$/n-GaN MOS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Bedjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blend Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 209, pp.108780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2023.108780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04557061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of GaN structures for power electronics by secondary ion mass spectrometry and atomic force microscope approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Spelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Secondary Ion Mass Spectrometry (SIMS), 41 (3), pp.034003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0002573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent developments and prospects of fully recessed MIS gate structures for GaN on Si power transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pimenta-Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16072978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Post-Deposition Anneal on ALD Al2O3/etched GaN Interface for Gate-First MOSc-HEMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paes Fernandes Paes Pinto Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Vandendaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.100033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedc.2023.100033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of etching process on Al2O3/GaN interface for MOSc-HEMT devices combining ToF-SIMS, HAXPES and AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Spelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Templier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 208, pp.108743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2023.108743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Nitrogen Concentration and Post‐Deposition Annealing on Electrical Properties of AlON/Etched N‐GaN MOS Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202300528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of AlOxNy thin films using a two-step PE-ALD process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0154468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Level Transient Spectroscopy evaluation of epilayers grown on bulk GaN substrates for vertical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Bockowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Nitride Semiconductors (ICNS-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low leakage and high breakdown voltage GaN-on-GaN Schottky diode by TMAH surface treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GaN Marathon 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Verona, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04667618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -374,2277 +1746,1039 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison Study of Substrates Quality for GaN Vertical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Bockowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International GaN4AP Workshop : GaN for Advanced Power Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Insights into Recessed Gate MOS-HEMT Technology for Power Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blend Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rigaud-Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Piotrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 7th IEEE Electron Devices Technology &amp; Manufacturing Conference (EDTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Seoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EDTM55494.2023.10102971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04528484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'HAXPES de laboratoire pour les nouvelles technologies en microélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Spelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Martinez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Veillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNSPE 2023 - Les Journées Nationales des Spectroscopies de Photoemission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMEF, May 2023, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04196708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of gate morphology on electrical performances of recessed GaN-on Si MOS channel-HEMT for different channel orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Piotrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blend Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPSD 2023 - International Symposium on Power Semiconductor Devices and ICs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hong-Kong, Hong Kong SAR China. pp.382-385, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISPSD57135.2023.10147642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04528487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory HAXPES of GaN structures for power electronic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de structures GaN par HAXPES pour l'électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Spelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Martinez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Hyot</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAXPES 2022 - The 9th International Conference on Hard X-ray Photoelectron Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Himeji, Japan</w:t>
+              <w:t xml:space="preserve">JNSPE 2022 - Journées Nationales des Spectroscopies de PhotoEmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03689191v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04325037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de structures GaN par HAXPES pour l'électronique de puissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Laboratory HAXPES of GaN structures for power electronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Spelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Martinez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Veillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Hyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNSPE 2022 - Journées Nationales des Spectroscopies de PhotoEmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">HAXPES 2022 - The 9th International Conference on Hard X-ray Photoelectron Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Himeji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04325037v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03689191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of GaN structures by a combined SIMS and HAXPES approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Spelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Veillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVC 16 - The 16th European Vacuum Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04503612v1</w:t>
-              </w:r>
-[...1236 lines deleted...]
-                <w:t xml:space="preserve">hal-04509895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of dielectric/GaN interface for MIS gate power devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electric power. Université Grenoble Alpes [2020-..], 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023GRALT074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04496081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2791,51 +2925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blend Mohamad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Royer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigaud-Minet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Piotrowicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM55494.2023.10102971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04196708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Spelta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Courtin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147642" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03689191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hyot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04325037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04503612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaltsounis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7299" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0154468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04557061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Bedjaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cadot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108780" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002573" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pimenta-Barros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Escoffier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16072978" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03940756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paes Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vauche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohamad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vandendaele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2023.100033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Templier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108743" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300528" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04496081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALT074" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. P. P. Rocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0319825" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaltsounis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Spelta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7299" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04557061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Bedjaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cadot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blend Mohamad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108780" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002573" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pimenta-Barros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Escoffier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16072978" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03940756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paes Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vauche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohamad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vandendaele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2023.100033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Templier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108743" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300528" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0154468" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Royer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigaud-Minet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Piotrowicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM55494.2023.10102971" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04196708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Courtin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147642" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04325037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03689191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hyot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04503612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04496081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALT074" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>