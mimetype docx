--- v0 (2026-03-18)
+++ v1 (2026-04-18)
@@ -1082,864 +1082,864 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENSINO DA LÍNGUA PORTUGUESA NO ENSINO SUPERIOR FRANCÊS: Uma experiência pedagógica inovadora nos cursos de línguas estrangeiras aplicadas</w:t>
+                <w:t xml:space="preserve">Lexique multilingue de la mobilité étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Frejaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Guedes de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Béchard-Léauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDUCatt Università Cattolica, 2023, 9791255351702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143219v1</w:t>
-[...587 lines deleted...]
-                <w:t xml:space="preserve">hal-05075413v1</w:t>
+                <w:t xml:space="preserve">hal-04608592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexique multilingue de la mobilité étudiante</w:t>
+                <w:t xml:space="preserve">ENSINO DA LÍNGUA PORTUGUESA NO ENSINO SUPERIOR FRANCÊS: Uma experiência pedagógica inovadora nos cursos de línguas estrangeiras aplicadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Frejaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Guedes de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudos de Aquisição Mudança e Ensino-Aprendizagem de Línguas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Estige Editorial, 2023, 978-65-996775-8-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiatus resolution across words in European Portuguese dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulino Nuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigário Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prosodic Variation (with)in Languages - Intonation, Phrasing and Segments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equinox, 2022, 9781781794685</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building a prosodic profile of European Portuguese varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sónia Frota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies on Variation in Portuguese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, John Benjamins Publishing Company, pp.82-110, 2017, Issues in Hispanic and Lusophone Linguistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ihll.14.03cru⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glide insertion to break a hiatus across words in European Portuguese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Paulino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vigário</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies on Variation in Portuguese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, John Benjamins Publishing Company, pp.49-80, 2017, Issues in Hispanic and Lusophone Linguistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ihll.14.02oli⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intonational variation in Portuguese: European and Brazilian varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Frota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaviane Svartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Collischonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intonation in Romance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University PressOxford, pp.235-283, 2015, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaèle Dumont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199685332.003.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onde (ainda [j])há o fenómeno? Contributo para o estudo da inserção de glide entre vogais centrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Guedes de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Paulino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vigário</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textos Selecionados do XXIX Encontro da Associação Portuguesa de Linguística</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Béchard-Léauté</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04608592v1</w:t>
+                <w:t xml:space="preserve">hal-05075413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2094,51 +2094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Frejaville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guedes de Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608660v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Veloso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fernandez Rei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05059873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson-Clement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guimar&#227;es" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-23-00525" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Frota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cruz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Vicente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13700" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012885" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Nuno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vig&#225;rio Marina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Paulino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vig&#225;rio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ihll.14.02oli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Neto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Frota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ihll.14.03cru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviane Svartman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Collischonn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fonseca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199685332.003.0007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;chard-L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Frejaville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guedes de Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608660v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Veloso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fernandez Rei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05059873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson-Clement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guimar&#227;es" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-23-00525" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Frota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cruz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Vicente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13700" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012885" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;chard-L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Nuno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vig&#225;rio Marina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Neto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Frota" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ihll.14.03cru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Paulino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vig&#225;rio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ihll.14.02oli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviane Svartman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Collischonn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fonseca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199685332.003.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>